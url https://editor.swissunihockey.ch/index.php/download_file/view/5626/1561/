--- v0 (2026-05-31)
+++ v1 (2026-09-01)
@@ -1,1032 +1,966 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swissunihockey.sharepoint.com/sites/pj-athletikkonzept/Freigegebene Dokumente/General/Ausbildungskonzept und RTP/Rahmentrainingspläne/aktuelle Versionen/veröffentlichte RTP's einzeln/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swissunihockey.sharepoint.com/sites/pj-athletikkonzept/Freigegebene Dokumente/General/Ausbildungskonzept und RTP/Rahmentrainingspläne/aktuelle Versionen/Deutsch/veröffentlichte RTP's einzeln/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11208" documentId="13_ncr:1_{34742314-56BF-4BBC-85DC-4672179037C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A771F253-E149-4E33-9AAD-4E68BCBEFAAE}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{320E8FBA-D100-4C15-A3B3-42B1A28F368F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="51840" windowHeight="21120" tabRatio="929" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" tabRatio="929" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EF's" sheetId="26" r:id="rId1"/>
     <sheet name="E-Jun. Makro" sheetId="14" r:id="rId2"/>
     <sheet name="E-Jun. Mikro" sheetId="30" r:id="rId3"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'E-Jun. Mikro'!$B$1:$M$82</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'E-Jun. Mikro'!$B$1:$N$82</definedName>
+    <definedName name="Test">#REF!</definedName>
     <definedName name="Z_EE661246_F013_42F7_9C39_90F09D20C236_.wvu.PrintArea" localSheetId="2" hidden="1">'E-Jun. Mikro'!$B$1:$N$82</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="Alles auf einer Seite" guid="{EE661246-F013-42F7-9C39-90F09D20C236}" xWindow="3633" windowWidth="1734" windowHeight="1399" tabRatio="929" activeSheetId="3"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>Philippe Burkhard</author>
+    <author>tc={E28A7C5D-A259-470A-9CBC-FE1E115954D5}</author>
+    <author>tc={AE87C01A-355B-467C-B014-F17D0A2DEEFA}</author>
+    <author>tc={12501365-0C91-45E9-A8B5-AD5AE99B9FF9}</author>
+    <author>tc={BC5A0B86-BD30-4221-900A-1749874EA348}</author>
+    <author>tc={02816381-8365-48FA-8281-E7A6F1E91F15}</author>
+    <author>tc={59FD74B3-68A6-4750-913E-F541DD79160E}</author>
   </authors>
   <commentList>
-    <comment ref="L4" authorId="0" shapeId="0" xr:uid="{97846844-BF03-43DD-ADB0-E4827E37FB9F}">
+    <comment ref="L4" authorId="0" shapeId="0" xr:uid="{E28A7C5D-A259-470A-9CBC-FE1E115954D5}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="U4" authorId="0" shapeId="0" xr:uid="{624E1AD8-F00D-4AA6-B7B3-FA74B1A27E32}">
+    <comment ref="U4" authorId="1" shapeId="0" xr:uid="{AE87C01A-355B-467C-B014-F17D0A2DEEFA}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="AU4" authorId="0" shapeId="0" xr:uid="{AF86736A-1583-4B5E-8837-DB569B53BD48}">
+    <comment ref="AU4" authorId="2" shapeId="0" xr:uid="{12501365-0C91-45E9-A8B5-AD5AE99B9FF9}">
       <text>
-        <r>
-[...27 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Start und Dauer der Pause abhängig von Saisonabschluss und Wiederbeginn im Verein.
+Planungsschritte während Saisonpause: 
 - Teamabschluss-Event
 - Planung neue Saison (Jahresplanung)
 - Kommunikation Verein/Staff/Eltern bezüglich Teamzusammensetzung und Kick-off. </t>
-        </r>
       </text>
     </comment>
-    <comment ref="F7" authorId="0" shapeId="0" xr:uid="{348CE48A-AB1D-4CC8-A6F0-B7B6E52013FB}">
+    <comment ref="F7" authorId="3" shapeId="0" xr:uid="{BC5A0B86-BD30-4221-900A-1749874EA348}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Sitzung mit allen Staffs Kinderunihockey, ev. interne Weiterbildung
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="I7" authorId="0" shapeId="0" xr:uid="{C42D09CC-5356-408D-9507-AD9CD7F2627E}">
+    <comment ref="I7" authorId="4" shapeId="0" xr:uid="{02816381-8365-48FA-8281-E7A6F1E91F15}">
       <text>
-        <r>
-[...7 lines deleted...]
-        </r>
+        <t>[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    AV= Ausbildungsverantwortliche*r</t>
       </text>
     </comment>
-    <comment ref="P7" authorId="0" shapeId="0" xr:uid="{C1620E19-3608-4316-8333-4011321CC061}">
+    <comment ref="P7" authorId="5" shapeId="0" xr:uid="{59FD74B3-68A6-4750-913E-F541DD79160E}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Übersicht und Planung der nächsten Monate/Schwerpunkte
 </t>
-        </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="252">
   <si>
     <t>Erscheinungsform</t>
   </si>
   <si>
     <t>Monat</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>E-Junioren</t>
   </si>
   <si>
     <t>Passroboter</t>
   </si>
   <si>
     <t>Rollmops</t>
   </si>
   <si>
     <t>Schiessbude</t>
   </si>
   <si>
-    <t>Kopf hoch</t>
-[...1 lines deleted...]
-  <si>
     <t>Ballschmuggel</t>
   </si>
   <si>
     <t>Herr und Hund</t>
   </si>
   <si>
     <t>Ligadribbling</t>
   </si>
   <si>
-    <t>Nest suchen (visuelles Signal)</t>
-[...1 lines deleted...]
-  <si>
     <t>Mini-Handball</t>
   </si>
   <si>
     <t>Ballfangis (Fänger mit farbigem Ball)</t>
   </si>
   <si>
     <t>Spiegelbild</t>
   </si>
   <si>
-    <t>Insel-Fangen Stock und Ball</t>
-[...1 lines deleted...]
-  <si>
     <t>Im Wald der Täuschungen</t>
   </si>
   <si>
     <t>Partner*in finden</t>
   </si>
   <si>
     <t>Trainingsblock 1</t>
   </si>
   <si>
     <t>Trainingsblock 2</t>
   </si>
   <si>
     <t>Trainingsblock 3</t>
   </si>
   <si>
     <t>Trainingsblock 4</t>
   </si>
   <si>
     <t>Trainingsblock 5</t>
   </si>
   <si>
     <t>Trainingsblock 6</t>
   </si>
   <si>
     <t>Trainingsblock 7</t>
   </si>
   <si>
     <t>Trainingsblock 8</t>
   </si>
   <si>
     <t>Trainingsblock 9</t>
   </si>
   <si>
     <t>Trainingsblock 10</t>
   </si>
   <si>
     <t>Schwerpunkt</t>
   </si>
   <si>
     <t>Ball an- und mitnehmen</t>
   </si>
   <si>
     <t>Farbskala nach Erscheinungsform</t>
   </si>
   <si>
     <t>Defensive 1:1-Situationen bestimmen</t>
   </si>
   <si>
-    <t>Nach Ballgewinn sofort umschalten</t>
-[...4 lines deleted...]
-  <si>
     <t>Ball führen</t>
   </si>
   <si>
     <t xml:space="preserve">geschlagen und gezogen aus dem moderaten Lauf unter reduziertem gegnerischem Druck aufs Tor schiessen. </t>
   </si>
   <si>
     <t>Geschlagen und gezogen schiessen</t>
   </si>
   <si>
     <t>Freilaufen, anbieten</t>
   </si>
   <si>
-    <t>sich in Spielformen in freie Räume bewegen und sich anbieten.</t>
-[...1 lines deleted...]
-  <si>
     <t>in 1:1-Situationen wiederholend eine "Inside-Position" einnehmen.</t>
   </si>
   <si>
-    <t xml:space="preserve">unter reduziertem gegnersichen Druck flache Pässe aus dem Lauf zum/zur Mitspieler*in spielen. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">geschlagen oder aus dem Handgelenk direkt und indirekt unter reduziertem gegnerischem Druck aufs Tor schiessen. </t>
   </si>
   <si>
     <t>steuern und abdrängen</t>
   </si>
   <si>
     <t>in Spielformen mehrheitlich den/die direkte Gegenspieler*in zuteilen und decken</t>
   </si>
   <si>
     <t>in defensiven 1:1-Situationen den/die Gegenspieler*in mehrheitlich in ungefährliche Zonen steuern/ abdrängen.</t>
   </si>
   <si>
     <t>Trainingsblock</t>
   </si>
   <si>
-    <t xml:space="preserve">den Ball im Lauf unter reduziertem gegnerischen Druck an- und mitnehmen und dabei den Blick vom Ball lösen. </t>
-[...1 lines deleted...]
-  <si>
     <t>Passen</t>
   </si>
   <si>
     <t>Technik / Taktik</t>
   </si>
   <si>
     <t>Athletik</t>
   </si>
   <si>
-    <t>Täuschungen, Richtungs- und Tempowechsel über die gesamte Spielzeit erfolgreich einsetzen.</t>
-[...7 lines deleted...]
-  <si>
     <t>Schuhe treffen</t>
   </si>
   <si>
     <t>Schiessen übers Kreuz</t>
   </si>
   <si>
     <t>Positionsspiel (Überzahlspiel) 2:1</t>
   </si>
   <si>
     <t>Positionsspiel (Überzahlspiel) 3:2</t>
   </si>
   <si>
     <t>Flexible Über-Unterzahl</t>
   </si>
   <si>
-    <t>Zonenspiel (2:2 plus 2)</t>
-[...1 lines deleted...]
-  <si>
     <t>4:2 / 2:4 Überzahlen nutzen</t>
   </si>
   <si>
     <t>3vs3</t>
   </si>
   <si>
     <t>2vs2 Multicourt</t>
   </si>
   <si>
     <t>Schussstaffette</t>
   </si>
   <si>
     <t>Königsball</t>
   </si>
   <si>
     <t>Mini Handball</t>
   </si>
   <si>
     <t>Zonenball UH</t>
   </si>
   <si>
     <t>Schwedenkastenabbau</t>
   </si>
   <si>
     <t>Linienball UH</t>
   </si>
   <si>
     <t>Brückenwächter</t>
   </si>
   <si>
-    <t>Dribblingsquadrat</t>
-[...1 lines deleted...]
-  <si>
     <t>Linienwächter</t>
   </si>
   <si>
     <t>Ballfresser</t>
   </si>
   <si>
     <t>3:3 Manndeckung</t>
   </si>
   <si>
     <t>Mai - Juli</t>
   </si>
   <si>
     <t>Hoher Stock beim Schiessen</t>
   </si>
   <si>
     <t>Körperspiel</t>
   </si>
   <si>
-    <t>Im Gefängnis</t>
-[...1 lines deleted...]
-  <si>
     <t>Durchgang verhindern</t>
   </si>
   <si>
     <t>Rutschen, gleiten - Schlittenhunde</t>
   </si>
   <si>
     <t>Wurfspiel - Alaskaball</t>
   </si>
   <si>
-    <t>Rückschlagspiele</t>
-[...4 lines deleted...]
-  <si>
     <t>Matten-Bobanschieber*innen</t>
   </si>
   <si>
     <t>Menschenpyramide - Partnerakro</t>
   </si>
   <si>
-    <t>Kampfspiel - Berge versetzen</t>
-[...7 lines deleted...]
-  <si>
     <t>Brennballspiel - Keulen schiessen</t>
   </si>
   <si>
     <t>Stellkreis</t>
   </si>
   <si>
-    <t>Seeräuber-Fangis</t>
-[...1 lines deleted...]
-  <si>
     <t>Inselfangis (springen)</t>
   </si>
   <si>
-    <t>Kampfspiele</t>
-[...1 lines deleted...]
-  <si>
     <t>Stafette mit Zusatzaufgaben</t>
   </si>
   <si>
-    <t>Paarfangis</t>
-[...7 lines deleted...]
-  <si>
     <t>Kooperation - Transportierstafette</t>
   </si>
   <si>
     <t>Mattendrehen Teamwettkampf</t>
   </si>
   <si>
     <t>Turnschuh-Turm</t>
   </si>
   <si>
     <t xml:space="preserve">Tunnelfangis (ohne Stock) </t>
   </si>
   <si>
     <t>Chaos-Sugus-Spiel</t>
   </si>
   <si>
     <t>Team-Keulen-Spiel</t>
   </si>
   <si>
-    <t>Offensive 1:1-Situationen lösen</t>
-[...16 lines deleted...]
-  <si>
     <t>Mattenschmettern</t>
   </si>
   <si>
     <t>Inselreich - kämpfen/raufen</t>
   </si>
   <si>
     <t>Reaktionsspiel - fang den/die Räuber*in</t>
   </si>
   <si>
     <t>Reifenball UH</t>
   </si>
   <si>
     <t>Linienball Handball</t>
   </si>
   <si>
     <t>Stockschlag</t>
   </si>
   <si>
     <t>Regel-Fokus</t>
   </si>
   <si>
     <t>Reifenball Handball</t>
   </si>
   <si>
     <t>Schnappball Handball</t>
   </si>
   <si>
-    <t>Befreiungsball-Fangis</t>
-[...1 lines deleted...]
-  <si>
     <t>Tigerball (Mittetupf), 3:1, 4:2</t>
   </si>
   <si>
     <t>Passviereck, Mitte mit zusätzlichem Joker</t>
   </si>
   <si>
     <t>Karrussel</t>
   </si>
   <si>
     <t>2vs2 breit, 2-3 Felder</t>
   </si>
   <si>
-    <t xml:space="preserve">Jederzeit stabil bleiben sowie die Kraft passend dosieren. </t>
-[...2 lines deleted...]
-    <t>Gemeinsam wirkungsvoll das Spiel aufbauen</t>
+    <t>Bei Ballgewinn sofort umschalten</t>
   </si>
   <si>
     <t>Schwerpunkte Technik / Taktik</t>
   </si>
   <si>
     <t>Offensive</t>
   </si>
   <si>
     <t>Defensive</t>
   </si>
   <si>
     <t>Freilaufen und Anbieten</t>
   </si>
   <si>
     <t>Gezogen und Geschlagen schiessen</t>
   </si>
   <si>
     <t>Steuern und Abdrängen</t>
   </si>
   <si>
     <t>Zuteilen</t>
   </si>
   <si>
     <t>zügig zwischen offener und geschlossener Ballführung wechseln und dem/der Gegenspieler*in ausweichen oder ihn/sie umlaufen.</t>
   </si>
   <si>
     <t>Brettfangis</t>
   </si>
   <si>
     <t>Atomfangis</t>
   </si>
   <si>
     <t>Tupfball</t>
   </si>
   <si>
     <t>Tic-Tac-Toe</t>
   </si>
   <si>
     <t>Linienwächter*in</t>
   </si>
   <si>
     <t>Teamfangis</t>
   </si>
   <si>
-    <t>Insel-Fangen ohne Stock und Ball</t>
-[...1 lines deleted...]
-  <si>
     <t>Bändelfangis</t>
   </si>
   <si>
     <t>2:2 mit defensivem Fokus</t>
   </si>
   <si>
     <t>Passen a la Carte</t>
   </si>
   <si>
     <t>Zonenball</t>
   </si>
   <si>
     <t>Truck Stop</t>
   </si>
   <si>
     <t>Wandkleberei</t>
   </si>
   <si>
+    <t>Ringlisprint</t>
+  </si>
+  <si>
     <t>Rübenziehen</t>
   </si>
   <si>
     <t>360° Rechteck Beginner (Passen zu zweit)</t>
   </si>
   <si>
     <t>2:2 mit 3 Aussenstationen</t>
   </si>
   <si>
-    <t>Sternenpassen</t>
-[...1 lines deleted...]
-  <si>
     <t>2:2 auf 2-3 Felder</t>
   </si>
   <si>
     <t>2:2, 2 Tore verteidigen, 2 Felder</t>
   </si>
   <si>
     <t>Reifen-Handball</t>
   </si>
   <si>
     <t>3:3+1 Zuspieler*in hinter gegn. Grundlinie</t>
   </si>
   <si>
-    <t>Nest suchen (visuell) mit Fänger</t>
-[...1 lines deleted...]
-  <si>
     <t>Woche</t>
   </si>
   <si>
     <t>Decken in Zonen, 4:4</t>
   </si>
   <si>
     <t>Zuruf Zweikampf, 2 Felder</t>
   </si>
   <si>
     <t>Zuruf Vierkampf, 2 Felder</t>
   </si>
   <si>
     <t>Schnappball Hand, Fokus Zuteilung</t>
   </si>
   <si>
-    <t>2:2 verteidigen, mit Konter</t>
-[...4 lines deleted...]
-  <si>
     <t>1:1 mit Menschentor, 3 Felder</t>
   </si>
   <si>
     <t>1:1 Rücken zum Tor, 3 Felder</t>
   </si>
   <si>
     <t>Königsball UH, König in Ecke</t>
   </si>
   <si>
     <t>Carré</t>
   </si>
   <si>
     <t>2:1 aus den Ecken</t>
   </si>
   <si>
     <t>Kommando // Spiegelbild</t>
   </si>
   <si>
-    <t>1:1 auf Menschentore, 3 Felder, Liga</t>
-[...1 lines deleted...]
-  <si>
     <t>3:3 verkehrte Welt</t>
   </si>
   <si>
     <t>3vs3, Verkehrte Welt</t>
   </si>
   <si>
     <t>Ballschlacht 3:3</t>
   </si>
   <si>
-    <t>Karrussel mit Gegenspieler*in</t>
-[...1 lines deleted...]
-  <si>
     <t>Schnappball UH, Ballhalten plus 2 Joker</t>
   </si>
   <si>
     <t>Mehrtore-Passspiel</t>
   </si>
   <si>
     <t>Schiessbude mit 1-2 Gegenspieler</t>
   </si>
   <si>
     <t>3vs3, Direktschuss doppelt</t>
   </si>
   <si>
     <t>4vs4, verkehrte Welt</t>
   </si>
   <si>
     <t>3vs3, verkehrte Welt, direkt x2, +Zuspieler</t>
   </si>
   <si>
     <t>Brückenwächter mit Ball</t>
   </si>
   <si>
     <t>Donut-Hockey, Touch-Regel</t>
   </si>
   <si>
     <t>Passroboter mit Fängern</t>
   </si>
   <si>
     <t>Mehrtore-Passspiel mit 2 Jokern</t>
   </si>
   <si>
     <t>360° Rechteck Beginner (Stafette)</t>
   </si>
   <si>
     <t>2:2 mit 2-3 Aussenstationen</t>
   </si>
   <si>
     <t>3:3 plus Joker, mind. 3 Pässe</t>
   </si>
   <si>
     <t>2:2 breit 2 Felder, 2 Joker</t>
-  </si>
-[...1 lines deleted...]
-    <t>2:2+2 Zuspieler*innen neben eigenem Tor</t>
   </si>
   <si>
     <t>Spiel  
 20-30 min</t>
   </si>
   <si>
     <t>Vielseitigkeit / Warm-up Spiel 
 5-10 min</t>
   </si>
   <si>
     <t>Good Practice 1
 10-15 min</t>
   </si>
   <si>
     <t>Good Practice 2
 15-20 min</t>
   </si>
   <si>
     <t>Vielseitigkeit 
 10 min</t>
   </si>
   <si>
     <t>Pferderennen (Kreis)</t>
   </si>
   <si>
-    <t>Stafette</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Tunnelfangis (mit Stock) </t>
   </si>
   <si>
     <t>3vs3 + Joker, mind. 3 Pässe</t>
   </si>
   <si>
     <t>Positionsspiel (Überzahlspiel) 2:1, Breite</t>
   </si>
   <si>
-    <t>Fangis, erlösen Doppelpass UH</t>
-[...4 lines deleted...]
-  <si>
     <t>Brückenwächter, 5 Teams</t>
   </si>
   <si>
     <t>Schnapp dir das Tuch</t>
   </si>
   <si>
-    <t>Froschhüpf-Stafette zu zweit</t>
-[...1 lines deleted...]
-  <si>
     <t>Springseil-Formen</t>
   </si>
   <si>
     <t>SigSagSug-Fangis</t>
   </si>
   <si>
-    <t>Das Kegelrennen</t>
-[...1 lines deleted...]
-  <si>
     <t>Drei Bälle zum Sieg</t>
   </si>
   <si>
     <t>Plank-Penalty-Duell</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fuss-Dance</t>
   </si>
   <si>
     <t>Turmball</t>
   </si>
   <si>
     <t>Seilziehen</t>
   </si>
   <si>
     <t>Zeitungslesen hüpfen</t>
   </si>
   <si>
     <t>Tontaubenschiessen werfen</t>
   </si>
   <si>
     <t>Wandball-Stafette</t>
   </si>
   <si>
     <t>Kegel-Run</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Beispiel Saisonplanung: </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Annahme 2 Trainings pro Woche à je 90min</t>
     </r>
   </si>
   <si>
     <t>Inside stehen</t>
   </si>
   <si>
+    <t>Passen und Zweikämpfen</t>
+  </si>
+  <si>
     <t>Sommerferien</t>
   </si>
   <si>
     <t>Aug. - Sept.</t>
   </si>
   <si>
     <t>Herbstferien</t>
   </si>
   <si>
     <t>Okt. - Dez.</t>
   </si>
   <si>
     <t>Winterferien</t>
   </si>
   <si>
     <t>Saisonpause</t>
   </si>
   <si>
     <t>Elterninfo Verein</t>
   </si>
   <si>
     <t>Debriefing Staff</t>
   </si>
   <si>
     <t>Staffmeeting</t>
   </si>
   <si>
     <t>Vereinsmeeting</t>
   </si>
   <si>
     <t>Jan. - März</t>
   </si>
   <si>
     <t>Chaos-Spiel</t>
   </si>
   <si>
-    <t>Ballfangis Matten</t>
+    <t>Wand ab</t>
+  </si>
+  <si>
+    <t>Ballfangis</t>
+  </si>
+  <si>
+    <t>Erlöserstafette</t>
+  </si>
+  <si>
+    <t>Mattenflucht</t>
+  </si>
+  <si>
+    <t>Mattenpassen</t>
   </si>
   <si>
     <t>Wettlauf um den Schatz</t>
   </si>
   <si>
     <t>Räuber und Poli</t>
   </si>
   <si>
     <t>1:1 an Bande</t>
   </si>
   <si>
     <t>Wer hat Angst vor der Katze?</t>
   </si>
   <si>
-    <t>Karrussell</t>
-[...1 lines deleted...]
-  <si>
     <t>Decken im 1:1</t>
-  </si>
-[...4 lines deleted...]
-    <t>Monserpassen</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ausbildungsziel:
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Die Spieler*innen können…</t>
     </r>
   </si>
   <si>
     <t>mögliche Termine / Events</t>
   </si>
   <si>
     <t xml:space="preserve">E-Junioren, Planung Trainingsblöcke </t>
   </si>
   <si>
-    <t>Explosiv auf maximale Geschwindigkeit beschleunigen und während der gesamten Spielzeit effizient bremsen.</t>
-[...4 lines deleted...]
-  <si>
     <t>Kick-off mit Spieler*innen + Eltern</t>
   </si>
   <si>
     <t>Sponsorenlauf</t>
   </si>
   <si>
     <t>Elterninfo nächste Saison</t>
   </si>
   <si>
     <t>Trainingsbesuch AV</t>
+  </si>
+  <si>
+    <t>Push the rock</t>
+  </si>
+  <si>
+    <t>Zuteilen und decken</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Wichtige Hinweise zu den vorliegenden Planungsdokumente</t>
+  </si>
+  <si>
+    <t>Psyche und Mentalität lassen sich in der RTP nicht als abgeschlossene Trainingsblöcke festlegen, da deren Entwicklung ein fortlaufender Prozess ist. Diese entsteht vor allem durch kontinuierliches Coaching im Training und Wettkampf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In der RTP wurde bewusst auf die Planung von Ferienfenster verzichtet, da diese aufgrund von Vereinsgegebenheiten (Hallenverfügbarkeiten) und kantonalen Schulferien stark variieren können. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Aufbau und Umfang der Trainingsblöcke ist durchdacht und bewusst gewählt. Dennoch steht es jedem Verein (bzw. dem Trainer) zu, diese aufgrund eigenere Bedürfnisse frei umzuplanen. Alle Dokumente sind als offene Excel-Dateien verfügbar. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alle Schwerpunkte sowie die Good-Practice Trainingsformen lassen sich im selben Wortlaut im Unihockey Trainignsplaner (UTP) anzeigen. Gehe hierzu im UTP zur Bibliothek und filtere nach Stufe und Schwerpunkt. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeder Trainingsblock besteht aus 3 Schwerpunkten. Haupt- und Nebenschwerpunkt sowie immer ein Athletikschwerpunkt. </t>
+  </si>
+  <si>
+    <t>Werfen und Fangen: Wandball</t>
+  </si>
+  <si>
+    <t>Froschhüpf-Stafette</t>
+  </si>
+  <si>
+    <t>Memory-Stafette</t>
+  </si>
+  <si>
+    <t>Karussell</t>
+  </si>
+  <si>
+    <t>Stafette Sali du</t>
+  </si>
+  <si>
+    <t>Sternpassen</t>
+  </si>
+  <si>
+    <t>Bei Ballverlust sofort umschalten</t>
+  </si>
+  <si>
+    <t>Transportstafette</t>
+  </si>
+  <si>
+    <t>Erdmännchenfangis</t>
+  </si>
+  <si>
+    <t>Erdmännchenfangis ohne Stock und Ball</t>
+  </si>
+  <si>
+    <t>Reifenspringen im Takt</t>
+  </si>
+  <si>
+    <t>1:1 Tor zur Ecke - 1:1-defensiv</t>
+  </si>
+  <si>
+    <t>Dribblingsquadrat. 4 Felder</t>
+  </si>
+  <si>
+    <t>Offensive 1:1-Situationen erfolgreich gestalten</t>
+  </si>
+  <si>
+    <t>Gemeinsam und druckvoll die Räume schliessen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jederzeit stabil bleiben sowie die Kraft dosieren. </t>
+  </si>
+  <si>
+    <t>Im Spiel explosiv und maximal beschleunigen sowie effizient bremsen.</t>
+  </si>
+  <si>
+    <t>Fortlaufend schnell und agil bewegen</t>
+  </si>
+  <si>
+    <t>1:1 auf 4 Felder, Ligaform</t>
+  </si>
+  <si>
+    <t>Positionsspiel 4:2 im Angriff</t>
+  </si>
+  <si>
+    <t>Erlöserball, Fangen&amp;werfen</t>
+  </si>
+  <si>
+    <t>Erlöserball Unihockey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">den Ball im Lauf unter reduziertem gegnerischem Druck an- und mitnehmen und dabei den Blick vom Ball lösen. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">in Bewegung den Ball beid- und einhändige in verschiedene Richtungen führen und bei reduziertem gegnersichem Druck den Blick vom Ball lösen. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">unter reduziertem gegnersichem Druck flache Pässe aus dem Lauf zum/zur Mitspieler*in spielen. </t>
+  </si>
+  <si>
+    <t>sich durch geschickte Positionierung, Richtungs- und/oder Tempowechsel von Gegenspielerinnen lösen und freilaufen.</t>
+  </si>
+  <si>
+    <t>Gemeinsam und wirkungsvoll das Spiel aufbauen</t>
+  </si>
+  <si>
+    <t>Torchancen erarbeiten und Tore erzielen</t>
+  </si>
+  <si>
+    <t>Gemeinsam und  wirkungsvoll das Spiel aufbauen</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Torchancen erarbeiten und Tore erzielen</t>
+  </si>
+  <si>
+    <t>Gemeinsam und  druckvoll Räume schliessen</t>
+  </si>
+  <si>
+    <t>Königsball UH</t>
+  </si>
+  <si>
+    <t>Die Ausbildungsziele sind auf das erste und zweite Ausbildungsjahr auf dem Grossfeld ausgerichtet. Teams, deren Spielerinnen mehrheitlich über mehr als zwei Jahre Erfahrung auf dem Grossfeld verfügen, orientieren sich am nächst höheren RTP</t>
+  </si>
+  <si>
+    <t>Insellauf-Stafette</t>
+  </si>
+  <si>
+    <t>Päärli-Fangis</t>
+  </si>
+  <si>
+    <t>Erdmännchenfangis mit Stock u. Ball</t>
+  </si>
+  <si>
+    <t>Reaktionsspiel - Fang den Apfel</t>
+  </si>
+  <si>
+    <t>Schnappball Werfen und Fangen</t>
+  </si>
+  <si>
+    <t>Schere-Stein-Papier-Fangis</t>
+  </si>
+  <si>
+    <t>2:2 breit auf 2 Felder, nur kontern</t>
+  </si>
+  <si>
+    <t>Stock-Stafette</t>
+  </si>
+  <si>
+    <t>2:2 plus 2 in Offensive</t>
+  </si>
+  <si>
+    <t>2:2 auf 2 Tore</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="39" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Avenir Next LT Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Avenir Next LT Pro"/>
       <family val="2"/>
     </font>
@@ -1167,103 +1101,93 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color indexed="81"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="7"/>
-[...1 lines deleted...]
-      <name val="Segoe UI"/>
+      <sz val="6"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color rgb="FF000000"/>
+      <u/>
+      <sz val="7"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="7"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...10 lines deleted...]
-      <color indexed="81"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1731,833 +1655,834 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="255">
+  <cellXfs count="256">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="16" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="16" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="16" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="36" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="10" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="10" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="10" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="33" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="21" fontId="33" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...100 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...230 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Link" xfId="2" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{FDB23815-786D-4307-BE9B-1D414C23035D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9B9B"/>
       <color rgb="FFFF2D2D"/>
+      <color rgb="FFFCFC7C"/>
+      <color rgb="FFFF9900"/>
+      <color rgb="FFA74FFF"/>
+      <color rgb="FF1385D3"/>
       <color rgb="FFFF7979"/>
       <color rgb="FF6400C8"/>
-      <color rgb="FFA74FFF"/>
       <color rgb="FF47008E"/>
       <color rgb="FF860DFF"/>
-      <color rgb="FFD5ABFF"/>
-[...1 lines deleted...]
-      <color rgb="FFFFFF4F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Philippe Burkhard" id="{57812833-2BB9-448C-8E87-BC9232663E93}" userId="Philippe Burkhard" providerId="None"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2777,3579 +2702,3746 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="L4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{E28A7C5D-A259-470A-9CBC-FE1E115954D5}">
+    <text xml:space="preserve">Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
+</text>
+  </threadedComment>
+  <threadedComment ref="U4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{AE87C01A-355B-467C-B014-F17D0A2DEEFA}">
+    <text xml:space="preserve">Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
+</text>
+  </threadedComment>
+  <threadedComment ref="AU4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{12501365-0C91-45E9-A8B5-AD5AE99B9FF9}">
+    <text xml:space="preserve">Start und Dauer der Pause abhängig von Saisonabschluss und Wiederbeginn im Verein.
+Planungsschritte während Saisonpause: 
+- Teamabschluss-Event
+- Planung neue Saison (Jahresplanung)
+- Kommunikation Verein/Staff/Eltern bezüglich Teamzusammensetzung und Kick-off. </text>
+  </threadedComment>
+  <threadedComment ref="F7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{BC5A0B86-BD30-4221-900A-1749874EA348}">
+    <text xml:space="preserve">Sitzung mit allen Staffs Kinderunihockey, ev. interne Weiterbildung
+</text>
+  </threadedComment>
+  <threadedComment ref="I7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{02816381-8365-48FA-8281-E7A6F1E91F15}">
+    <text>AV= Ausbildungsverantwortliche*r</text>
+  </threadedComment>
+  <threadedComment ref="P7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{59FD74B3-68A6-4750-913E-F541DD79160E}">
+    <text xml:space="preserve">Übersicht und Planung der nächsten Monate/Schwerpunkte
+</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/696656c227bf71ce42030bcb?secret=14e2181c7abdee2def905d211ed44da46f8b324ded681014b18562afc3892ed2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=fe64a64343fce00cc47d20cc262fc50c30f794f811f354bb890f359e9bce5b9b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=11f701e3e9a284881ee3421dd0e6274b14128eda6dcbcf5177c8de62a127e15e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d28ffd082c2f96094682?secret=d58fed58e0361993a0af8126c5d7e6f57303c7f862bc3c348aebd4d1b525a8c4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966203c27bf71ce42030abd?secret=9f75902398df4d1416e9acc5536e34838fdcbf6c068c5b0251193444913d25b0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0163b98db7d696908fe1c?secret=e04b06f7087c0cd24928a6c16175d8c1c98bf9926c25315b849c112bf53e08ad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8eca3749bce38300ca44?secret=e8d3596f506b983149ad88bca24925aa2bcf3290be32c5d3ea7017de7acf3263" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a5c681aee1280dd5001e3d?secret=98f0d11d15d557b672b6ba9017a5308a9fecca68cbf1e4412258175026e17505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d4a3526423bf88d0e599d?secret=91d1afb169744c42347e2297d74801fcaee11ec83551319ffad2e2aebad4f290" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a68a1c8a05da176260aa9fe?secret=d6f6a514e177d642b81b926c503f7c06cb555d420c00c179c119db3d49013870" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784bf53bc637a442a0b3e6a?secret=bde7ea837d964595bcd4916a0bf6b9143c6b9f74b61057c6d58440c75f92a089" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=310793686590e9864b554f0bde8a223cc653bca7ed3ed1828da7ac82f9b049f8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac3a26d7cdf33b200e84a?secret=3af75f44cf66bbd9733dea584cbccde02810df1c06efa77bf7d2ed0da00ad712" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae81c783df230b200adf87?secret=0dd2d6ffe6a909859a1ec740b95bfc3d50ccec7eae9dca7d321c151023e58eee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69afe7f0dda0aeeec10de1a2?secret=be9b9323fa1435614c3e5e6f78034de336363e0516fb0635d242db651d28efd4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0906a6d08b419f1082e66?secret=d5c81979301766ffcb94aef1bc43c57ee753df8607ca6fb3f798cfdddc6165fe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbf62da21950701062427?secret=82c6bf6ad870b3fa7685d29b236cd9f4cc5e6145025607703c27caf5e1a0e7c8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=bb5ef824435c3223c2dd9cf1d085bdb988f8c8ffa916dbcf7e755bc184eb3e94" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac4e1c6ee858079020b62?secret=76029904e70bfe55d4b975c8cb948f5e058ea42ee438bde9868855d76e0b2a63" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810d596563080e56a05d022?secret=1d85a8f01a1c832d7514591d8fc2d9ad27ece90bb8ed67f0ef9c2daec71ba28a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08e316d08b419f1082e3c?secret=74fde2583f7727ed0df340998491a1340d54337a96b26c5d6cb7b389f88e7b79" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6965ff2b90b7e7e7d7069345?secret=e22583d47edf6118eef421d3383e81be5415eeff94318399372405bfd06df76d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682af9e8b1070d09db021fbc?secret=0d7e736294644c5aff091b7ec8fe9a2e56f07f10ba86436670a8a9b1dd8fd6c7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/683430b7db1a008a800154e4?secret=944faa31e58a07bfe296484d244577af8f4fdac8360103b610be4c159c41125a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb11f8cb3958d9010c40?secret=12ed201b451f84041b3faaaf1c241424fccbfc810b01be579b5a7865d371d3d8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d36acbc637a442a0b3d15?secret=d26a3e705c5f8c3ddd215889a7d280d2b45d454cc348642cad2da8eb2cf449f7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a65f25a20d031d02aee3?secret=a0570d7e649a6e518906591967558ae65cdebebabf9909e25dd4cd71336d1bcf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbb0de4a52d571c096ba2?secret=7584cbd6f9a6c0d4757d840ff2a9eb78a2c9c298d1da9a8dbf2b06d04e8ff35c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67efcb1ece23c049770c3be2?secret=611e069c57ed2b47f5ff1f9039e0be8aec36df8308a9eb61210b870f48935b8f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1d0f95d84d50148f04450a233761163ad23ce8aceb65756adb1fac7594405487" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f47bf8cb3958d9010cbe?secret=60e47692e28ea7ba1bddcd80d29c9d161e4b6fb601f68c9b0fb090dfa5ad00b9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756e280da219507010625e8?secret=853645eb1aa595343149cc5b85020182c01a6c26de48f0431120de6f3bd411db" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68235858e32c14b9220ee7b2?secret=32059fefc14c179297dd288760fa643a50f7467b239f428bfec01b0bc00ddd71" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69986aee04e0076933040bf8?secret=dbe50564f493de41a2df7ec528ed27a4508c0a209edb8c553f23559360f993a6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68235e169788efa1a101b3c2?secret=548cccf3410630dd67eb63f76e22cbbff602f74c2033c66dca7db55e6875048b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbaa88db5d1860605ad42?secret=39237653b5a7b266bea1a06c0fd089ce4968d35ff5eb709e0ea1d93f90cdec2d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d36acbc637a442a0b3d15?secret=d26a3e705c5f8c3ddd215889a7d280d2b45d454cc348642cad2da8eb2cf449f7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=2b0e1ac6d380f570dfa0b8a31f30218fce323cf5b6d1941791a00a8698721225" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac4e1c6ee858079020b62?secret=76029904e70bfe55d4b975c8cb948f5e058ea42ee438bde9868855d76e0b2a63" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ff9327686278fb007cfc2?secret=a94ae7332284b36f9d92cbde49e82e1489c58f5ae11a5d50ad809bdea01c71bc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835a9f1f76609d11209a917?secret=56e427464be2fe3a62b42f593b4b5a47207bdf9a9cbbd053e4934ad363fc7f5c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674efcb2188529a65e0d0e6c?secret=d083d809fbdc66054f2cb8ca13fe477d74c40a917c5a9ad5e29bc01e64e38dec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f1d84a41fe743808b8f6?secret=b6fd69f086774a1a36520bbd7a2ff9a8fadddfaea50393db9f062464fb816da5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d3c82bc637a442a0b3d2f?secret=98b8ddbbf73bb863f90548fd7f2400c2fae833d38f8a52e716fe68f33681109b" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835aa2af76609d11209a92a?secret=68bbc6c50620340876d54f5caa7cd58d9c7fc22c3877b94a2df1b28820c1df9f" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae81c783df230b200adf87?secret=f739b462abb0c07c5f21d465f83a5c57c62e2e7212adf6f17e057b6b1aaf93d0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a5c681aee1280dd5001e3d?secret=98f0d11d15d557b672b6ba9017a5308a9fecca68cbf1e4412258175026e17505" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b2bcfd082c2f960942cd?secret=e9e50fdf29fb7d3bde71f039d61f5c52d1d24c5b21b46609eeabb1e55d52b4c9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6c61ee853e54cb053f95?secret=93f4925c4df4616c118020ee8d1c9d9e7be184cd0f435d42e0143614f7ef2295" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a7f025a20d031d02af0a?secret=cf0a1ffa1dd05032982381cbd5eb1861cdd9da79e9031b8e791f6d6b91d178f6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=310793686590e9864b554f0bde8a223cc653bca7ed3ed1828da7ac82f9b049f8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966203c27bf71ce42030abd?secret=9f75902398df4d1416e9acc5536e34838fdcbf6c068c5b0251193444913d25b0" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69afe2cd277d6cd11709a4d3?secret=b6701110500b534f151249916a1ce13cef40817c59ecb4e66c08135ce42a9542" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69b0165e34094319f00e3a55?secret=abe07989c66eb48a122e639e61a315d88031c24dba07dbefa670e0a4d08541af" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=b68694e22cf44123226c5abe22e1cfc1966f0ebc3b65e90c95995b5effba051a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=bb5ef824435c3223c2dd9cf1d085bdb988f8c8ffa916dbcf7e755bc184eb3e94" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682afe51493da129e50a7f94?secret=6722df90126ef2b0fb3b99a3c58616a42aa2a96bd501c31a8d2cadd82c4822c1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1d0f95d84d50148f04450a233761163ad23ce8aceb65756adb1fac7594405487" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa81003749bce38300ca2c?secret=b0d6f13c18ee7917eca03f4c0918771dbd11e058a95af985806e6340eae5e07a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=00851d064e2d6b0b4312e654edf32a6dd8a8c6d77d86ecb8af1b53c74fb4cc35" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d36acbc637a442a0b3d15?secret=d26a3e705c5f8c3ddd215889a7d280d2b45d454cc348642cad2da8eb2cf449f7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756e280da219507010625e8?secret=853645eb1aa595343149cc5b85020182c01a6c26de48f0431120de6f3bd411db" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=5812dcc81c1d2764048ad2747db35e47e70cfa0252a518a0e1abeff3e86ba9fb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69664af96cb41a365f0d5588?secret=148f529daeb363a701a8d7944d8a03262e2235634920ead14c28b568998826ba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674ef7eada21950701062471?secret=e8048379855c1ebfa9357e4542dd5bef64d9d73e73145aa65f85479d5080299e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=12f13d7e9d819c9c35a15d9416f6938b2ea4671148845c27e9f3e5d4b5335df1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=9549c66de6d48c85b1a12a555ddcff47f7f1f750badcd22a56d49c3f1e3c7f2d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0906a6d08b419f1082e66?secret=d5c81979301766ffcb94aef1bc43c57ee753df8607ca6fb3f798cfdddc6165fe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68235e169788efa1a101b3c2?secret=548cccf3410630dd67eb63f76e22cbbff602f74c2033c66dca7db55e6875048b" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69a6cf901d6e1da3d70c9e28?secret=a2c193cc6e633dd87e04c5ed08ef1c7753363e52cda10cbbab95c53f1806c1ba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbaa88db5d1860605ad42?secret=39237653b5a7b266bea1a06c0fd089ce4968d35ff5eb709e0ea1d93f90cdec2d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac3a26d7cdf33b200e84a?secret=3af75f44cf66bbd9733dea584cbccde02810df1c06efa77bf7d2ed0da00ad712" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7a13f55aac23a90ade4b?secret=5969660f995429a8a2c3276f6646ee2e848807f5f278bbad16f1c6c731932077" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7253e8515fa34a01e420?secret=76254b1383d6e48be5070b3eb26acae4fc864c5473eeb05f76472af62db0038a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae8c7b83df230b200adf94?secret=c288e86509b0664f92aaf0279555a2af41ccf0a7a32c2fba21ea4f8139accf98" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=502293302fb0d85f2923e754d0ef1212b6ad6823c5948bc6204207c64da46a67" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3dc55629ab32e90e07e9?secret=81c5d1d5edadb4ff06335a5cea5d70e011e66d6604b5010f7cf17baa5103debd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d3c82bc637a442a0b3d2f?secret=98b8ddbbf73bb863f90548fd7f2400c2fae833d38f8a52e716fe68f33681109b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7acaf55aac23a90ade5d?secret=c975a8db8a4529da65e0c4390b98a2e9609bc76c1d5436acb571b6365009fbe5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/696656c227bf71ce42030bcb?secret=8edd1b70d9a81d12fbec3be5755a7a4a5c5656cbc00e2655a51fe19a17312ea0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835aa2af76609d11209a92a?secret=68bbc6c50620340876d54f5caa7cd58d9c7fc22c3877b94a2df1b28820c1df9f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0279abc8c43703e009762?secret=1d9328cfb7e14048f502465aacc6ec2976b08083be4f327519e7bb358ea2e2fa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7acaf55aac23a90ade5d?secret=dd3b9334dd6c98f4a8f55ff9751e5be74d37d647a78ba1ed49f051ec40e748e8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=f04a46e72c2b86b018b17d789292f52748d00bb5794f9bb6e02ba473f56fab15" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6c61ee853e54cb053f95?secret=93f4925c4df4616c118020ee8d1c9d9e7be184cd0f435d42e0143614f7ef2295" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772ab9225a20d031d02af51?secret=385b9305755c26f265e2b419acb2994432acf2ebb6b9c0db0fcd733641b708c0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=310793686590e9864b554f0bde8a223cc653bca7ed3ed1828da7ac82f9b049f8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbaa88db5d1860605ad42?secret=39237653b5a7b266bea1a06c0fd089ce4968d35ff5eb709e0ea1d93f90cdec2d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ed8226423bf88d0e5d2c?secret=fd7263c0563023d4335d4a1b4f7be816fc158b3b0eeb689eeb99f4230432d352" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=b68694e22cf44123226c5abe22e1cfc1966f0ebc3b65e90c95995b5effba051a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6d1ae8515fa34a01e3f2?secret=3ae75f8453e1b669af3b8d3cee72954d0bf8f07b9f1d39802595b0f78bd648a9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0906a6d08b419f1082e66?secret=d5c81979301766ffcb94aef1bc43c57ee753df8607ca6fb3f798cfdddc6165fe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=12f13d7e9d819c9c35a15d9416f6938b2ea4671148845c27e9f3e5d4b5335df1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69afe7f0dda0aeeec10de1a2?secret=be9b9323fa1435614c3e5e6f78034de336363e0516fb0635d242db651d28efd4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1d0f95d84d50148f04450a233761163ad23ce8aceb65756adb1fac7594405487" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/681a0abfd1848d6d570ab7a2?secret=d67f8a48157db43c7c47d617e81f667099c7b1e1312368da6ecd7ce22af674ff" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f4a14a41fe743808b906?secret=ab5f18e2d47f2647237bcdfaf8008a23e85732ac3d8dffb5fa462c8525ca1df6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da482188529a65e0d0d89?secret=4e124305dc4c3e4b834c5b43ad391add992ca253a5d8cd35d545fccb38316bc8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7d188f8cb3958d9010c94?secret=422ffb55dff8adef590e36782615e9b6ca5ab9723921e8d51b4f15be09ece6e0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69664af96cb41a365f0d5588?secret=148f529daeb363a701a8d7944d8a03262e2235634920ead14c28b568998826ba" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69a6f1372403dc5e9f0f37b3?secret=7fd37ee1f2b9e603e825d1c52fcd5d6ff18788b28493af1aab8d33790672beb8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c3cdf188529a65e0d10d1?secret=090314f30f35827efa070ab69863f197f1ecfdc6e335ca2ca9f25f87aa48bdaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a1f3bc637a442a0b3b50?secret=76360011527fd282e4dada180dfedcc1e53af56234fb4298e58061bcb9464cfe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7253e8515fa34a01e420?secret=76254b1383d6e48be5070b3eb26acae4fc864c5473eeb05f76472af62db0038a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=9549c66de6d48c85b1a12a555ddcff47f7f1f750badcd22a56d49c3f1e3c7f2d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3aa85629ab32e90e0796?secret=128dc417a55fa1fd6073e20cfe61c83a09820cf266e07bcc21ba0d7499d2948a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a1f3bc637a442a0b3b50?secret=76360011527fd282e4dada180dfedcc1e53af56234fb4298e58061bcb9464cfe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835aa61f76609d11209a93d?secret=b391f651a1492ec92ab3ef6f7eba61ae2ef34bfc61c1660d23d03c55921d1e27" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=5812dcc81c1d2764048ad2747db35e47e70cfa0252a518a0e1abeff3e86ba9fb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da482188529a65e0d0d89?secret=4e124305dc4c3e4b834c5b43ad391add992ca253a5d8cd35d545fccb38316bc8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3e9b3e2e4e79b60307c6?secret=054edf9d900f12e3bf2862712f728803ff04aa019399b24dd3f1511065525a29" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=b68694e22cf44123226c5abe22e1cfc1966f0ebc3b65e90c95995b5effba051a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69986aee04e0076933040bf8?secret=dbe50564f493de41a2df7ec528ed27a4508c0a209edb8c553f23559360f993a6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682afbe2e9bfd60b34096eb2?secret=de7bbeff0680cdd01bb7927bc430fe37197d0705e0ed18c623993b134f8b8b39" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbe6bef5fbbd04504c0d7?secret=00a416df8c49045d2e5b0a08b6e3e2e8ad6159ac1d0adae0a357538f6e2ca247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7d188f8cb3958d9010c94?secret=422ffb55dff8adef590e36782615e9b6ca5ab9723921e8d51b4f15be09ece6e0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=d3434b2c946b847735250b04c44543b7070a395250b9bbe26f932d5835b9c2bb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02a06a76597d8f409a8ab?secret=af8b10f3577df0b8226c55723b0a9094048a80418ee308f1a0162af6f32ff21a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69a6e7351d6e1da3d70c9e2f?secret=857586ee8a00f2c40617ec371a706ee78251f6957f0d74169ab880320e60bd2a" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f4a14a41fe743808b906?secret=f871a3af5b1599ed1cd26a357f4fe789a77f49cb71f016e4f151f41226e48413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cb4afadfaefca32082316?secret=3189bba8fcaee2fa2e219bde8ea543f79bad2a0743b28d8c65fa0830e68465b3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=fe64a64343fce00cc47d20cc262fc50c30f794f811f354bb890f359e9bce5b9b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d3c82bc637a442a0b3d2f?secret=98b8ddbbf73bb863f90548fd7f2400c2fae833d38f8a52e716fe68f33681109b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/696656c227bf71ce42030bcb?secret=14e2181c7abdee2def905d211ed44da46f8b324ded681014b18562afc3892ed2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=12f13d7e9d819c9c35a15d9416f6938b2ea4671148845c27e9f3e5d4b5335df1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3aa85629ab32e90e0796?secret=128dc417a55fa1fd6073e20cfe61c83a09820cf266e07bcc21ba0d7499d2948a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d018441c901ce64f08b318?secret=7196e824b5a0cf0954e7392e65eb007a57efff91b3c8ff14a20b1e9e3a2daebc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69664af96cb41a365f0d5588?secret=148f529daeb363a701a8d7944d8a03262e2235634920ead14c28b568998826ba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728e63b26ce47538053eb4?secret=1f8423ffdbe997039ab4ae53fcb9b8cced8cafbdd1a320717176971b68b4d0f2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c3cdf188529a65e0d10d1?secret=090314f30f35827efa070ab69863f197f1ecfdc6e335ca2ca9f25f87aa48bdaa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=3d3ac73eeb7991183ea9ec41faf38cb95ffd1871f4b5cc7bf403b353461f6138" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682e336e9d0e1571f302f012?secret=67417559e7f2ca91951901a72a956e0a6f65e29c886716cb7b92df65a5ecf750" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6c61ee853e54cb053f95?secret=93f4925c4df4616c118020ee8d1c9d9e7be184cd0f435d42e0143614f7ef2295" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c3cdf188529a65e0d10d1?secret=090314f30f35827efa070ab69863f197f1ecfdc6e335ca2ca9f25f87aa48bdaa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7253e8515fa34a01e420?secret=76254b1383d6e48be5070b3eb26acae4fc864c5473eeb05f76472af62db0038a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=f04a46e72c2b86b018b17d789292f52748d00bb5794f9bb6e02ba473f56fab15" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=9549c66de6d48c85b1a12a555ddcff47f7f1f750badcd22a56d49c3f1e3c7f2d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08fb4aee1280dd5001804?secret=5a8d3211fea6b2beb471f3caa7a70cf16997f5ccadf487e1a9634e4ca118a71e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0906a6d08b419f1082e66?secret=d5c81979301766ffcb94aef1bc43c57ee753df8607ca6fb3f798cfdddc6165fe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=c68e8aaf358a171dfc73626db6892f7321b28acf8a264aba933395635cbfb5dd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0287c0351269f5708c272?secret=9587cf7401bf0faf3843c17c929a7bdf968a72e8557bca815f517f66f37183b4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835a9f1f76609d11209a917?secret=56e427464be2fe3a62b42f593b4b5a47207bdf9a9cbbd053e4934ad363fc7f5c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6d1ae8515fa34a01e3f2?secret=dffcc1c2ef89c68e1418d6f0524961e87bac08994ac6f4e87a97dfcbc1925bb0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d3c82bc637a442a0b3d2f?secret=98b8ddbbf73bb863f90548fd7f2400c2fae833d38f8a52e716fe68f33681109b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=127877485216b2de86999f90ad7c4c33ef942bd4b42ea430a39b84a8265089ae" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02a06a76597d8f409a8ab?secret=eb895385312811ccaf4aa2fd4fa2f22426567e69e0b058ddfde72643fafd3002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3e9b3e2e4e79b60307c6?secret=054edf9d900f12e3bf2862712f728803ff04aa019399b24dd3f1511065525a29" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=00851d064e2d6b0b4312e654edf32a6dd8a8c6d77d86ecb8af1b53c74fb4cc35" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772ab9225a20d031d02af51?secret=385b9305755c26f265e2b419acb2994432acf2ebb6b9c0db0fcd733641b708c0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69987742f29600f37a05775f?secret=d0fc18c50d7a425d3e7a18da3ec40cca9b8ccc17e449ff3cfccba6aa24be0c8d" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ee53749bce38300ca54?secret=9cd5ac2707dec3ca1d020e1c11bd7533c5372ea93b361895319c4015f13e100a" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ed8226423bf88d0e5d2c?secret=f8bd81c06d918649372876c37130d4b934f7dc46430b57202d3133e5d6f9f697" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7dc814a41fe743808b8ea?secret=3b918297f10aa50d0887a87a10143353be4a7bf8fac64cdd3764c674256057bc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=d3434b2c946b847735250b04c44543b7070a395250b9bbe26f932d5835b9c2bb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=69f9b89c8bd399966736265ee612c1a8aa0928a4a80e7516d982f00a83f5b05b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=fe64a64343fce00cc47d20cc262fc50c30f794f811f354bb890f359e9bce5b9b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/696656c227bf71ce42030bcb?secret=14e2181c7abdee2def905d211ed44da46f8b324ded681014b18562afc3892ed2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=5805ebb8bf8343b0747f509b9d383b3a926582d167dc2a064602db54643ee5a7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f4a14a41fe743808b906?secret=f871a3af5b1599ed1cd26a357f4fe789a77f49cb71f016e4f151f41226e48413" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/681a0abfd1848d6d570ab7a2?secret=d67f8a48157db43c7c47d617e81f667099c7b1e1312368da6ecd7ce22af674ff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d016f5e3d66a34b70c5277?secret=6390eec358d631295d71733aa7b4ebdf0edfc052bdbb232d435d4d3110fe4a8a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d018441c901ce64f08b318?secret=7196e824b5a0cf0954e7392e65eb007a57efff91b3c8ff14a20b1e9e3a2daebc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273642af9325f8930b4b22?secret=d01389e5b656c79964a40d0bc2e52b4bb8eeeeab19922bd288d65d6d2359a448" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69664af96cb41a365f0d5588?secret=148f529daeb363a701a8d7944d8a03262e2235634920ead14c28b568998826ba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259ac870e6c3b7cd0b6692?secret=072c21eb0508a0d39e3202b0416e60757ad7775d0a39461a723dba7e73c22b9b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c3cdf188529a65e0d10d1?secret=090314f30f35827efa070ab69863f197f1ecfdc6e335ca2ca9f25f87aa48bdaa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772ab9225a20d031d02af51?secret=385b9305755c26f265e2b419acb2994432acf2ebb6b9c0db0fcd733641b708c0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d49fde5c39bf2a70dfc9d?secret=0903cd46eb60e0d0bb2d3141f77230e16d7e985db3f20833a9143cf120e4bc61" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8eca3749bce38300ca44?secret=e8d3596f506b983149ad88bca24925aa2bcf3290be32c5d3ea7017de7acf3263" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ef33749bce38300ca64?secret=323207919e99b14cce208a6176e180054687306cf1fe62639d5cfa7fa4783143" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a533bc637a442a0b3b76?secret=971f9a35eabcb9b57eb7cb2ca939c0454f7972106e9737ffa93fc34a5a214868" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d4a3526423bf88d0e599d?secret=91d1afb169744c42347e2297d74801fcaee11ec83551319ffad2e2aebad4f290" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee9e5ba137f521e067bc2?secret=9c2d57f42b95b1ed334ddf93113a7f77763abcdc242d8ac965d532530b86dffb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c920d59a5746b04d09eb54?secret=894283c07b7fa193d12cb49a58c19719b8c845d2e887b2aa33948e3a8856f9a4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=9549c66de6d48c85b1a12a555ddcff47f7f1f750badcd22a56d49c3f1e3c7f2d" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756ee45188529a65e0d0fff?secret=39b79f041ad40ae781beb5ace8fc2a12053c517758800559c6c5d20a3bb4ed12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=fe64a64343fce00cc47d20cc262fc50c30f794f811f354bb890f359e9bce5b9b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0287c0351269f5708c272?secret=9587cf7401bf0faf3843c17c929a7bdf968a72e8557bca815f517f66f37183b4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835aa2af76609d11209a92a?secret=68bbc6c50620340876d54f5caa7cd58d9c7fc22c3877b94a2df1b28820c1df9f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=aaa6f2a19481aab945d95b32b573121892106e0e150feb6e93bababea3fcb578" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dc46c188529a65e0d0e0f?secret=123444e77fd2153d7178f0432d0bc8b030d5bbf20598b51a167fb72454d9df99" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=00851d064e2d6b0b4312e654edf32a6dd8a8c6d77d86ecb8af1b53c74fb4cc35" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682afbe2e9bfd60b34096eb2?secret=de7bbeff0680cdd01bb7927bc430fe37197d0705e0ed18c623993b134f8b8b39" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772ab9225a20d031d02af51?secret=385b9305755c26f265e2b419acb2994432acf2ebb6b9c0db0fcd733641b708c0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69987742f29600f37a05775f?secret=d0fc18c50d7a425d3e7a18da3ec40cca9b8ccc17e449ff3cfccba6aa24be0c8d" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ef33749bce38300ca64?secret=9dd6345a8a562a0c874ebd0e04d0584189b739055b1ec7133117aeee36717007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d3c82bc637a442a0b3d2f?secret=98b8ddbbf73bb863f90548fd7f2400c2fae833d38f8a52e716fe68f33681109b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=127877485216b2de86999f90ad7c4c33ef942bd4b42ea430a39b84a8265089ae" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68236a9784fb90a8b2043d13?secret=edd8b63eb3fa207ea26ce35d08ec69a5b672bef19b529132c494b2a794fd1a23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682afe51493da129e50a7f94?secret=6722df90126ef2b0fb3b99a3c58616a42aa2a96bd501c31a8d2cadd82c4822c1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ef33749bce38300ca64?secret=323207919e99b14cce208a6176e180054687306cf1fe62639d5cfa7fa4783143" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=69f9b89c8bd399966736265ee612c1a8aa0928a4a80e7516d982f00a83f5b05b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ff165aa6de241380ad632?secret=f37b348fac5e656c82b9f60246fc546c029f0a38aafc4585a9bd975b7d202334" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=5805ebb8bf8343b0747f509b9d383b3a926582d167dc2a064602db54643ee5a7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f4a14a41fe743808b906?secret=f871a3af5b1599ed1cd26a357f4fe789a77f49cb71f016e4f151f41226e48413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/696656c227bf71ce42030bcb?secret=14e2181c7abdee2def905d211ed44da46f8b324ded681014b18562afc3892ed2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273642af9325f8930b4b22?secret=d01389e5b656c79964a40d0bc2e52b4bb8eeeeab19922bd288d65d6d2359a448" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966203c27bf71ce42030abd?secret=9f75902398df4d1416e9acc5536e34838fdcbf6c068c5b0251193444913d25b0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259ac870e6c3b7cd0b6692?secret=072c21eb0508a0d39e3202b0416e60757ad7775d0a39461a723dba7e73c22b9b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee9e5ba137f521e067bc2?secret=9c2d57f42b95b1ed334ddf93113a7f77763abcdc242d8ac965d532530b86dffb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772ab9225a20d031d02af51?secret=385b9305755c26f265e2b419acb2994432acf2ebb6b9c0db0fcd733641b708c0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac4e1c6ee858079020b62?secret=76029904e70bfe55d4b975c8cb948f5e058ea42ee438bde9868855d76e0b2a63" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8eca3749bce38300ca44?secret=e8d3596f506b983149ad88bca24925aa2bcf3290be32c5d3ea7017de7acf3263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966203c27bf71ce42030abd?secret=931ae3306159c64317649d94441ef63e6d0cc5d46fcdc5e38ab4bc27e0486ca1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784eb53e5c39bf2a70dffff?secret=a93ab9459ad66962567c33a4b627997e8041d0a57f135dc0d101d78ffe0c6dad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c3cdf188529a65e0d10d1?secret=090314f30f35827efa070ab69863f197f1ecfdc6e335ca2ca9f25f87aa48bdaa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a533bc637a442a0b3b76?secret=971f9a35eabcb9b57eb7cb2ca939c0454f7972106e9737ffa93fc34a5a214868" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a68a1c8a05da176260aa9fe?secret=d6f6a514e177d642b81b926c503f7c06cb555d420c00c179c119db3d49013870" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d475126423bf88d0e5978?secret=3d451e9c55c7351bbaf26b2dcc3ed0045f0c2b40816ee5efce7091821d32d0c5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d4a3526423bf88d0e599d?secret=91d1afb169744c42347e2297d74801fcaee11ec83551319ffad2e2aebad4f290" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee9e5ba137f521e067bc2?secret=9c2d57f42b95b1ed334ddf93113a7f77763abcdc242d8ac965d532530b86dffb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=9549c66de6d48c85b1a12a555ddcff47f7f1f750badcd22a56d49c3f1e3c7f2d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=ef4e3a08b962d4627cda5364d1873107ed596598a13eb2d455fd4f909a2d3efc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=69f9b89c8bd399966736265ee612c1a8aa0928a4a80e7516d982f00a83f5b05b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=65d62b8831841e4deb925c5d940363d5042f68bf4434c035595866f1e04c45cf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835a9f1f76609d11209a917?secret=56e427464be2fe3a62b42f593b4b5a47207bdf9a9cbbd053e4934ad363fc7f5c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f47bf8cb3958d9010cbe?secret=66788862ec8c82cd898a20c7f2529cbd3e6e517552ef05e38abaa47efb3cc3aa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dc46c188529a65e0d0e0f?secret=123444e77fd2153d7178f0432d0bc8b030d5bbf20598b51a167fb72454d9df99" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682afae15c68fdb1ce009f47?secret=8d759a427356e60b4e26ef1f434cd4bba48facb060b7ef77eb18af5b29382e3d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772ab9225a20d031d02af51?secret=385b9305755c26f265e2b419acb2994432acf2ebb6b9c0db0fcd733641b708c0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69987742f29600f37a05775f?secret=d0fc18c50d7a425d3e7a18da3ec40cca9b8ccc17e449ff3cfccba6aa24be0c8d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728db225a20d031d02addc?secret=8970c70ac97f13bbd25ca978040f909dde1d9f0de333f5fb8976a2541744b57f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6825953badcd34e4000137e2?secret=c88d86b5fcfff007af1fe99bb42973d1039d395d811c1656a234e85d4f6ebfa1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=127877485216b2de86999f90ad7c4c33ef942bd4b42ea430a39b84a8265089ae" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=00851d064e2d6b0b4312e654edf32a6dd8a8c6d77d86ecb8af1b53c74fb4cc35" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae85c02f4c75820608109b?secret=9a23bc73b9bcec46e1dcd10f80db2ae6305c91e3729554c011798bda0036bec4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ef33749bce38300ca64?secret=ea9c512ec1c0db4566bed412080c33458b07b231f1404e5e3dbffe9d4e379267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b2bcfd082c2f960942cd?secret=e9e50fdf29fb7d3bde71f039d61f5c52d1d24c5b21b46609eeabb1e55d52b4c9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa384e5629ab32e90e077b?secret=b4e9c7307b6f62cac6f0c7eed703eac1059e7d8bbdfbcedad563e343b7b6f62d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ff591aa6de241380ad644?secret=35354b20b11ad00f4b54846b6f86ecf548717b307c3913229ec7d8710564680c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810d596563080e56a05d022?secret=1d85a8f01a1c832d7514591d8fc2d9ad27ece90bb8ed67f0ef9c2daec71ba28a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784bf53bc637a442a0b3e6a?secret=2e643ad3683ed687feb535dc16b31ac18f499ba467c411bc4b526ca82b95f6ba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f47bf8cb3958d9010cbe?secret=66788862ec8c82cd898a20c7f2529cbd3e6e517552ef05e38abaa47efb3cc3aa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/696656c227bf71ce42030bcb?secret=14e2181c7abdee2def905d211ed44da46f8b324ded681014b18562afc3892ed2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da658da219507010623e1?secret=3b1e6512e84058c5bd2c4b92fc91930ce2c0712a3adf4bbfd411f26875a04f40" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966203c27bf71ce42030abd?secret=9f75902398df4d1416e9acc5536e34838fdcbf6c068c5b0251193444913d25b0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=5805ebb8bf8343b0747f509b9d383b3a926582d167dc2a064602db54643ee5a7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674efbedef5fbbd04504c147?secret=8007da9886ea75405d931d7de82dd10b26321a774b53991910c57877c091f623" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb7357859bdfda0ec282?secret=71f351fb2a4f2246697787a2d0e0d980fac07034a265f6a34b00cac16b38eb07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=11f701e3e9a284881ee3421dd0e6274b14128eda6dcbcf5177c8de62a127e15e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6965ff2b90b7e7e7d7069345?secret=e22583d47edf6118eef421d3383e81be5415eeff94318399372405bfd06df76d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb304a41fe743808b88e?secret=b058db41f9d7ca4844f6253f706f64b0bdc5d064987b344a5b4b20b822127415" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbf62da21950701062427?secret=82c6bf6ad870b3fa7685d29b236cd9f4cc5e6145025607703c27caf5e1a0e7c8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8eca3749bce38300ca44?secret=e8d3596f506b983149ad88bca24925aa2bcf3290be32c5d3ea7017de7acf3263" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=00851d064e2d6b0b4312e654edf32a6dd8a8c6d77d86ecb8af1b53c74fb4cc35" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da658da219507010623e1?secret=b439e59eb8b887b1858678f708289a36d05551a518bd4560363963ff079b2187" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d4a3526423bf88d0e599d?secret=91d1afb169744c42347e2297d74801fcaee11ec83551319ffad2e2aebad4f290" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1d0f95d84d50148f04450a233761163ad23ce8aceb65756adb1fac7594405487" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=9549c66de6d48c85b1a12a555ddcff47f7f1f750badcd22a56d49c3f1e3c7f2d" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=ef4e3a08b962d4627cda5364d1873107ed596598a13eb2d455fd4f909a2d3efc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbe6bef5fbbd04504c0d7?secret=664ff1db4e2c92980cecf675f3c310ee4a17d13ccc8ee058ef3ac8e6686202d3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835a9f1f76609d11209a917?secret=56e427464be2fe3a62b42f593b4b5a47207bdf9a9cbbd053e4934ad363fc7f5c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68235e169788efa1a101b3c2?secret=548cccf3410630dd67eb63f76e22cbbff602f74c2033c66dca7db55e6875048b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f48e57859bdfda0ec2d5?secret=0fa6bc65efee5d41fbc128ce7fbad9680da76e975de90738243034fda1329bae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682afa64951ec8b722024882?secret=e0eef2f83160ea5f94ee90e667915d481a7c07204bdba161c3c3342fd347b564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728db225a20d031d02addc?secret=8970c70ac97f13bbd25ca978040f909dde1d9f0de333f5fb8976a2541744b57f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=310793686590e9864b554f0bde8a223cc653bca7ed3ed1828da7ac82f9b049f8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=127877485216b2de86999f90ad7c4c33ef942bd4b42ea430a39b84a8265089ae" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f47bf8cb3958d9010cbe?secret=66788862ec8c82cd898a20c7f2529cbd3e6e517552ef05e38abaa47efb3cc3aa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a5c681aee1280dd5001e3d?secret=98f0d11d15d557b672b6ba9017a5308a9fecca68cbf1e4412258175026e17505" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67caf66956985c88f4060422?secret=38a1eff959911df3207841d1a1d4a805c9afbd6941227852470fb5f317fb362d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69986aee04e0076933040bf8?secret=dbe50564f493de41a2df7ec528ed27a4508c0a209edb8c553f23559360f993a6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ef33749bce38300ca64?secret=9dd6345a8a562a0c874ebd0e04d0584189b739055b1ec7133117aeee36717007" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae85c02f4c75820608109b?secret=9a23bc73b9bcec46e1dcd10f80db2ae6305c91e3729554c011798bda0036bec4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f48e57859bdfda0ec2d5?secret=0fa6bc65efee5d41fbc128ce7fbad9680da76e975de90738243034fda1329bae" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbf62da21950701062427?secret=82c6bf6ad870b3fa7685d29b236cd9f4cc5e6145025607703c27caf5e1a0e7c8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=2b0e1ac6d380f570dfa0b8a31f30218fce323cf5b6d1941791a00a8698721225" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=bb5ef824435c3223c2dd9cf1d085bdb988f8c8ffa916dbcf7e755bc184eb3e94" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ff591aa6de241380ad644?secret=35354b20b11ad00f4b54846b6f86ecf548717b307c3913229ec7d8710564680c" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810d596563080e56a05d022?secret=1d85a8f01a1c832d7514591d8fc2d9ad27ece90bb8ed67f0ef9c2daec71ba28a" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa81003749bce38300ca2c?secret=b0d6f13c18ee7917eca03f4c0918771dbd11e058a95af985806e6340eae5e07a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d49fde5c39bf2a70dfc9d?secret=e3626fcc58a2bbbb38895aa64c69af5e4e94374ba45879226501c380b7222c5f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb304a41fe743808b88e?secret=b058db41f9d7ca4844f6253f706f64b0bdc5d064987b344a5b4b20b822127415" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da658da219507010623e1?secret=3b1e6512e84058c5bd2c4b92fc91930ce2c0712a3adf4bbfd411f26875a04f40" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/683430b7db1a008a800154e4?secret=944faa31e58a07bfe296484d244577af8f4fdac8360103b610be4c159c41125a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f47bf8cb3958d9010cbe?secret=60e47692e28ea7ba1bddcd80d29c9d161e4b6fb601f68c9b0fb090dfa5ad00b9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbb0de4a52d571c096ba2?secret=7584cbd6f9a6c0d4757d840ff2a9eb78a2c9c298d1da9a8dbf2b06d04e8ff35c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67efcb1ece23c049770c3be2?secret=611e069c57ed2b47f5ff1f9039e0be8aec36df8308a9eb61210b870f48935b8f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1d0f95d84d50148f04450a233761163ad23ce8aceb65756adb1fac7594405487" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756e280da219507010625e8?secret=853645eb1aa595343149cc5b85020182c01a6c26de48f0431120de6f3bd411db" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68189c030b6bf0fd03086cd2?secret=dde970be8d49b58fe9805c37e4bf4caf86e27dbe3649c10d13c348bd3d771d54" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8eca3749bce38300ca44?secret=cc0caa4a5b0c6ccb3ec6280411256e7886b2aa610f6ee85639ec9dfcbd847685" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682afae15c68fdb1ce009f47?secret=8d759a427356e60b4e26ef1f434cd4bba48facb060b7ef77eb18af5b29382e3d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a65f25a20d031d02aee3?secret=a0570d7e649a6e518906591967558ae65cdebebabf9909e25dd4cd71336d1bcf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682afae15c68fdb1ce009f47?secret=8d759a427356e60b4e26ef1f434cd4bba48facb060b7ef77eb18af5b29382e3d" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69986aee04e0076933040bf8?secret=dbe50564f493de41a2df7ec528ed27a4508c0a209edb8c553f23559360f993a6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f48e57859bdfda0ec2d5?secret=0fa6bc65efee5d41fbc128ce7fbad9680da76e975de90738243034fda1329bae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=127877485216b2de86999f90ad7c4c33ef942bd4b42ea430a39b84a8265089ae" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966203c27bf71ce42030abd?secret=9f75902398df4d1416e9acc5536e34838fdcbf6c068c5b0251193444913d25b0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=2b0e1ac6d380f570dfa0b8a31f30218fce323cf5b6d1941791a00a8698721225" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ff9327686278fb007cfc2?secret=a94ae7332284b36f9d92cbde49e82e1489c58f5ae11a5d50ad809bdea01c71bc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=11f701e3e9a284881ee3421dd0e6274b14128eda6dcbcf5177c8de62a127e15e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0163b98db7d696908fe1c?secret=086dfb7d65c031bf92258cf8b4ca3f22a1f110988c9116f059d87ed8350a8311" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835a9f1f76609d11209a917?secret=56e427464be2fe3a62b42f593b4b5a47207bdf9a9cbbd053e4934ad363fc7f5c" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f1d84a41fe743808b8f6?secret=b6fd69f086774a1a36520bbd7a2ff9a8fadddfaea50393db9f062464fb816da5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8eca3749bce38300ca44?secret=8851083c4ecb2c59c8d7addf4b79724bcc48380568b5d5d59d425213ca8a4a99" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a5c681aee1280dd5001e3d?secret=98f0d11d15d557b672b6ba9017a5308a9fecca68cbf1e4412258175026e17505" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d4a3526423bf88d0e599d?secret=91d1afb169744c42347e2297d74801fcaee11ec83551319ffad2e2aebad4f290" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674efcb2188529a65e0d0e6c?secret=d083d809fbdc66054f2cb8ca13fe477d74c40a917c5a9ad5e29bc01e64e38dec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784eb53e5c39bf2a70dffff?secret=a93ab9459ad66962567c33a4b627997e8041d0a57f135dc0d101d78ffe0c6dad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac3a26d7cdf33b200e84a?secret=3af75f44cf66bbd9733dea584cbccde02810df1c06efa77bf7d2ed0da00ad712" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810d596563080e56a05d022?secret=1d85a8f01a1c832d7514591d8fc2d9ad27ece90bb8ed67f0ef9c2daec71ba28a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa408f3e2e4e79b6030804?secret=19f82f637f8d4076abf6a3c93fc15886ace274ba5694fcdecfa85b02991b78a2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=310793686590e9864b554f0bde8a223cc653bca7ed3ed1828da7ac82f9b049f8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d4a3526423bf88d0e599d?secret=b5c163e94fb121c7ca9f54d8808d90925ab596d0609a3791d6de7fd5f3566018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=b68694e22cf44123226c5abe22e1cfc1966f0ebc3b65e90c95995b5effba051a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69afe2cd277d6cd11709a4d3?secret=b6701110500b534f151249916a1ce13cef40817c59ecb4e66c08135ce42a9542" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f1d84a41fe743808b8f6?secret=b6fd69f086774a1a36520bbd7a2ff9a8fadddfaea50393db9f062464fb816da5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=bb5ef824435c3223c2dd9cf1d085bdb988f8c8ffa916dbcf7e755bc184eb3e94" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb7357859bdfda0ec282?secret=4726690f35d734e94804054d7013f274519c9f195454d3558d8f81457ed54643" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966203c27bf71ce42030abd?secret=931ae3306159c64317649d94441ef63e6d0cc5d46fcdc5e38ab4bc27e0486ca1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa81003749bce38300ca2c?secret=b0d6f13c18ee7917eca03f4c0918771dbd11e058a95af985806e6340eae5e07a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d36acbc637a442a0b3d15?secret=d26a3e705c5f8c3ddd215889a7d280d2b45d454cc348642cad2da8eb2cf449f7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69664af96cb41a365f0d5588?secret=148f529daeb363a701a8d7944d8a03262e2235634920ead14c28b568998826ba" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae85c02f4c75820608109b?secret=9a23bc73b9bcec46e1dcd10f80db2ae6305c91e3729554c011798bda0036bec4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbb0de4a52d571c096ba2?secret=7584cbd6f9a6c0d4757d840ff2a9eb78a2c9c298d1da9a8dbf2b06d04e8ff35c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=12f13d7e9d819c9c35a15d9416f6938b2ea4671148845c27e9f3e5d4b5335df1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1d0f95d84d50148f04450a233761163ad23ce8aceb65756adb1fac7594405487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb11f8cb3958d9010c40?secret=12ed201b451f84041b3faaaf1c241424fccbfc810b01be579b5a7865d371d3d8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756e280da219507010625e8?secret=853645eb1aa595343149cc5b85020182c01a6c26de48f0431120de6f3bd411db" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a533bc637a442a0b3b76?secret=2b6a3be8af1a087f532d658378a505803eeac804b57b05cc6e4e593e6746f6d1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d49fde5c39bf2a70dfc9d?secret=0903cd46eb60e0d0bb2d3141f77230e16d7e985db3f20833a9143cf120e4bc61" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68235e169788efa1a101b3c2?secret=548cccf3410630dd67eb63f76e22cbbff602f74c2033c66dca7db55e6875048b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbaa88db5d1860605ad42?secret=39237653b5a7b266bea1a06c0fd089ce4968d35ff5eb709e0ea1d93f90cdec2d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac3a26d7cdf33b200e84a?secret=3af75f44cf66bbd9733dea584cbccde02810df1c06efa77bf7d2ed0da00ad712" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b2bcfd082c2f960942cd?secret=e9e50fdf29fb7d3bde71f039d61f5c52d1d24c5b21b46609eeabb1e55d52b4c9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7a13f55aac23a90ade4b?secret=5969660f995429a8a2c3276f6646ee2e848807f5f278bbad16f1c6c731932077" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da8d3188529a65e0d0dcd?secret=496bcc9d1043692e18fc289ae69490dab166d9ab8abdb30f01ef1ce27a3147f3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674efcb2188529a65e0d0e6c?secret=d083d809fbdc66054f2cb8ca13fe477d74c40a917c5a9ad5e29bc01e64e38dec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=11f701e3e9a284881ee3421dd0e6274b14128eda6dcbcf5177c8de62a127e15e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d3c82bc637a442a0b3d2f?secret=98b8ddbbf73bb863f90548fd7f2400c2fae833d38f8a52e716fe68f33681109b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835aa2af76609d11209a92a?secret=68bbc6c50620340876d54f5caa7cd58d9c7fc22c3877b94a2df1b28820c1df9f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02a06a76597d8f409a8ab?secret=0e29fec377be304599cfa0afd3e3dd2feee67e14a91ebc36500b4baab4ce4364" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae85c02f4c75820608109b?secret=9a23bc73b9bcec46e1dcd10f80db2ae6305c91e3729554c011798bda0036bec4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0279abc8c43703e009762?secret=1d9328cfb7e14048f502465aacc6ec2976b08083be4f327519e7bb358ea2e2fa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b2bcfd082c2f960942cd?secret=e9e50fdf29fb7d3bde71f039d61f5c52d1d24c5b21b46609eeabb1e55d52b4c9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69afe2cd277d6cd11709a4d3?secret=b6701110500b534f151249916a1ce13cef40817c59ecb4e66c08135ce42a9542" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d7a4e5c39bf2a70dfea8?secret=8d4e1168e2e4243c828384c0999bd99cbb66cf46468f517a088c86df36a7f190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=310793686590e9864b554f0bde8a223cc653bca7ed3ed1828da7ac82f9b049f8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbaa88db5d1860605ad42?secret=39237653b5a7b266bea1a06c0fd089ce4968d35ff5eb709e0ea1d93f90cdec2d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6c61ee853e54cb053f95?secret=93f4925c4df4616c118020ee8d1c9d9e7be184cd0f435d42e0143614f7ef2295" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a7f025a20d031d02af0a?secret=1ef1fac99e1b93bc9207314dc85c20a9eb3b8a6e4ec6e9a217cd24d5ebcb575c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ee53749bce38300ca54?secret=9cd5ac2707dec3ca1d020e1c11bd7533c5372ea93b361895319c4015f13e100a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c921aa4a41fe743808b9ac?secret=51a947d78b4e6c650aa642b7497fcae03a919177005b848069227459e4b95d5d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=b68694e22cf44123226c5abe22e1cfc1966f0ebc3b65e90c95995b5effba051a" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f47bf8cb3958d9010cbe?secret=66788862ec8c82cd898a20c7f2529cbd3e6e517552ef05e38abaa47efb3cc3aa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1d0f95d84d50148f04450a233761163ad23ce8aceb65756adb1fac7594405487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68342d0ddb1a008a800154c2?secret=cd95a3824c5d9833fd48cc8efea306b6096846863ed30566761c57a4e3167dc6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=9549c66de6d48c85b1a12a555ddcff47f7f1f750badcd22a56d49c3f1e3c7f2d" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=5812dcc81c1d2764048ad2747db35e47e70cfa0252a518a0e1abeff3e86ba9fb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da482188529a65e0d0d89?secret=4e124305dc4c3e4b834c5b43ad391add992ca253a5d8cd35d545fccb38316bc8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0e3b7aee1280dd5001dc7?secret=093ef156136e287ece62ee69e5f1d051ef6e63efd3abaad72867c321b9382eb7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69664af96cb41a365f0d5588?secret=148f529daeb363a701a8d7944d8a03262e2235634920ead14c28b568998826ba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674ef7eada21950701062471?secret=e8048379855c1ebfa9357e4542dd5bef64d9d73e73145aa65f85479d5080299e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=12f13d7e9d819c9c35a15d9416f6938b2ea4671148845c27e9f3e5d4b5335df1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69a6f1372403dc5e9f0f37b3?secret=7fd37ee1f2b9e603e825d1c52fcd5d6ff18788b28493af1aab8d33790672beb8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7253e8515fa34a01e420?secret=76254b1383d6e48be5070b3eb26acae4fc864c5473eeb05f76472af62db0038a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a1f3bc637a442a0b3b50?secret=76360011527fd282e4dada180dfedcc1e53af56234fb4298e58061bcb9464cfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a1f3bc637a442a0b3b50?secret=76360011527fd282e4dada180dfedcc1e53af56234fb4298e58061bcb9464cfe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=9549c66de6d48c85b1a12a555ddcff47f7f1f750badcd22a56d49c3f1e3c7f2d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682cbaa88db5d1860605ad42?secret=39237653b5a7b266bea1a06c0fd089ce4968d35ff5eb709e0ea1d93f90cdec2d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835aa61f76609d11209a93d?secret=b391f651a1492ec92ab3ef6f7eba61ae2ef34bfc61c1660d23d03c55921d1e27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7a13f55aac23a90ade4b?secret=5969660f995429a8a2c3276f6646ee2e848807f5f278bbad16f1c6c731932077" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682337d64ea664b0a50a1a62?secret=eba9b075db9387f8ef2b74d34293de538f503e90970bced056eba19a047df55e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7d188f8cb3958d9010c94?secret=422ffb55dff8adef590e36782615e9b6ca5ab9723921e8d51b4f15be09ece6e0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7acaf55aac23a90ade5d?secret=c975a8db8a4529da65e0c4390b98a2e9609bc76c1d5436acb571b6365009fbe5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=5812dcc81c1d2764048ad2747db35e47e70cfa0252a518a0e1abeff3e86ba9fb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d3c82bc637a442a0b3d2f?secret=98b8ddbbf73bb863f90548fd7f2400c2fae833d38f8a52e716fe68f33681109b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835aa2af76609d11209a92a?secret=68bbc6c50620340876d54f5caa7cd58d9c7fc22c3877b94a2df1b28820c1df9f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728e63b26ce47538053eb4?secret=1f8423ffdbe997039ab4ae53fcb9b8cced8cafbdd1a320717176971b68b4d0f2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772ab9225a20d031d02af51?secret=385b9305755c26f265e2b419acb2994432acf2ebb6b9c0db0fcd733641b708c0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c3cdf188529a65e0d10d1?secret=090314f30f35827efa070ab69863f197f1ecfdc6e335ca2ca9f25f87aa48bdaa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a533bc637a442a0b3b76?secret=971f9a35eabcb9b57eb7cb2ca939c0454f7972106e9737ffa93fc34a5a214868" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=f04a46e72c2b86b018b17d789292f52748d00bb5794f9bb6e02ba473f56fab15" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08fb4aee1280dd5001804?secret=5a8d3211fea6b2beb471f3caa7a70cf16997f5ccadf487e1a9634e4ca118a71e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=5c1c42ed81ff2ffb7278d171c95b583dff0bbe332ddcd3a385375b4f03876842" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=310793686590e9864b554f0bde8a223cc653bca7ed3ed1828da7ac82f9b049f8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0287c0351269f5708c272?secret=9587cf7401bf0faf3843c17c929a7bdf968a72e8557bca815f517f66f37183b4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0cf79fd082c2f9609466a?secret=da02fb3962fd95aa759188264104b5955ad01789a9dc0c55de71bf24948aa927" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8244320-05C5-47A1-8C82-D51B2729CFCD}">
-  <dimension ref="A1:C16"/>
+  <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5:C7"/>
+      <selection activeCell="B27" sqref="B27:L27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="59.21875" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50.5546875" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="40.7109375" style="11" customWidth="1"/>
+    <col min="3" max="3" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21" x14ac:dyDescent="0.4">
-[...96 lines deleted...]
-      <c r="C16" s="20"/>
+    <row r="1" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B1" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" s="19"/>
+    </row>
+    <row r="2" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A2" s="83"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="85"/>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="83"/>
+      <c r="B3" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="85"/>
+    </row>
+    <row r="4" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="83"/>
+      <c r="B4" s="73" t="s">
+        <v>222</v>
+      </c>
+      <c r="C4" s="85"/>
+    </row>
+    <row r="5" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="83"/>
+      <c r="B5" s="74" t="s">
+        <v>235</v>
+      </c>
+      <c r="C5" s="85"/>
+    </row>
+    <row r="6" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="83"/>
+      <c r="B6" s="75" t="s">
+        <v>236</v>
+      </c>
+      <c r="C6" s="85"/>
+    </row>
+    <row r="7" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="83"/>
+      <c r="B7" s="76" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="85"/>
+    </row>
+    <row r="8" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="83"/>
+      <c r="B8" s="77" t="s">
+        <v>223</v>
+      </c>
+      <c r="C8" s="85"/>
+    </row>
+    <row r="9" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="83"/>
+      <c r="B9" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" s="85"/>
+    </row>
+    <row r="10" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="83"/>
+      <c r="B10" s="79" t="s">
+        <v>215</v>
+      </c>
+      <c r="C10" s="85"/>
+    </row>
+    <row r="11" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A11" s="83"/>
+      <c r="B11" s="84"/>
+      <c r="C11" s="85"/>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="83"/>
+      <c r="B12" s="86" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="85"/>
+    </row>
+    <row r="13" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="83"/>
+      <c r="B13" s="80" t="s">
+        <v>224</v>
+      </c>
+      <c r="C13" s="85"/>
+    </row>
+    <row r="14" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="83"/>
+      <c r="B14" s="81" t="s">
+        <v>225</v>
+      </c>
+      <c r="C14" s="85"/>
+    </row>
+    <row r="15" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="83"/>
+      <c r="B15" s="82" t="s">
+        <v>226</v>
+      </c>
+      <c r="C15" s="85"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="83"/>
+      <c r="B16" s="87"/>
+      <c r="C16" s="85"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="83"/>
+      <c r="B17" s="87"/>
+      <c r="C17" s="85"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C18" s="19"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C19" s="19"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C20" s="19"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B21" s="210" t="s">
+        <v>203</v>
+      </c>
+      <c r="C21" s="210"/>
+      <c r="D21" s="210"/>
+      <c r="E21" s="210"/>
+      <c r="F21" s="210"/>
+      <c r="G21" s="210"/>
+      <c r="H21" s="210"/>
+      <c r="I21" s="210"/>
+      <c r="J21" s="210"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B22" s="211" t="s">
+        <v>205</v>
+      </c>
+      <c r="C22" s="211"/>
+      <c r="D22" s="211"/>
+      <c r="E22" s="211"/>
+      <c r="F22" s="211"/>
+      <c r="G22" s="211"/>
+      <c r="H22" s="211"/>
+      <c r="I22" s="211"/>
+      <c r="J22" s="211"/>
+      <c r="K22" s="211"/>
+      <c r="L22" s="211"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B23" s="211" t="s">
+        <v>206</v>
+      </c>
+      <c r="C23" s="211"/>
+      <c r="D23" s="211"/>
+      <c r="E23" s="211"/>
+      <c r="F23" s="211"/>
+      <c r="G23" s="211"/>
+      <c r="H23" s="211"/>
+      <c r="I23" s="211"/>
+      <c r="J23" s="211"/>
+      <c r="K23" s="211"/>
+      <c r="L23" s="211"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B24" s="211" t="s">
+        <v>208</v>
+      </c>
+      <c r="C24" s="211"/>
+      <c r="D24" s="211"/>
+      <c r="E24" s="211"/>
+      <c r="F24" s="211"/>
+      <c r="G24" s="211"/>
+      <c r="H24" s="211"/>
+      <c r="I24" s="211"/>
+      <c r="J24" s="211"/>
+      <c r="K24" s="211"/>
+      <c r="L24" s="211"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B25" s="211" t="s">
+        <v>241</v>
+      </c>
+      <c r="C25" s="211"/>
+      <c r="D25" s="211"/>
+      <c r="E25" s="211"/>
+      <c r="F25" s="211"/>
+      <c r="G25" s="211"/>
+      <c r="H25" s="211"/>
+      <c r="I25" s="211"/>
+      <c r="J25" s="211"/>
+      <c r="K25" s="211"/>
+      <c r="L25" s="211"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B26" s="209" t="s">
+        <v>207</v>
+      </c>
+      <c r="C26" s="209"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="209"/>
+      <c r="F26" s="209"/>
+      <c r="G26" s="209"/>
+      <c r="H26" s="209"/>
+      <c r="I26" s="209"/>
+      <c r="J26" s="209"/>
+      <c r="K26" s="209"/>
+      <c r="L26" s="209"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B27" s="209" t="s">
+        <v>204</v>
+      </c>
+      <c r="C27" s="209"/>
+      <c r="D27" s="209"/>
+      <c r="E27" s="209"/>
+      <c r="F27" s="209"/>
+      <c r="G27" s="209"/>
+      <c r="H27" s="209"/>
+      <c r="I27" s="209"/>
+      <c r="J27" s="209"/>
+      <c r="K27" s="209"/>
+      <c r="L27" s="209"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" scale="130" showPageBreaks="1">
       <selection activeCell="C5" sqref="C5:C7"/>
       <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
+  <mergeCells count="7">
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B21:L21"/>
+    <mergeCell ref="B22:L22"/>
+    <mergeCell ref="B23:L23"/>
+    <mergeCell ref="B24:L24"/>
+    <mergeCell ref="B25:L25"/>
+    <mergeCell ref="B26:L26"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF9FCAF9-CA91-4DB0-B55F-A947EB435B89}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AU24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.5546875" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="66" max="16384" width="11.44140625" style="3"/>
+    <col min="1" max="1" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="33.42578125" style="3" customWidth="1"/>
+    <col min="4" max="47" width="2.42578125" style="3" customWidth="1"/>
+    <col min="48" max="65" width="4.5703125" style="3" customWidth="1"/>
+    <col min="66" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47" x14ac:dyDescent="0.25">
-[...49 lines deleted...]
-      <c r="A2" s="106"/>
+    <row r="1" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A1" s="58"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
+      <c r="AN1" s="58"/>
+      <c r="AO1" s="58"/>
+      <c r="AP1" s="58"/>
+      <c r="AQ1" s="58"/>
+      <c r="AR1" s="58"/>
+      <c r="AS1" s="58"/>
+      <c r="AT1" s="58"/>
+      <c r="AU1" s="58"/>
+    </row>
+    <row r="2" spans="1:47" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="58"/>
       <c r="B2" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="117" t="s">
-[...97 lines deleted...]
-      <c r="B4" s="161" t="s">
+      <c r="D2" s="212" t="s">
+        <v>168</v>
+      </c>
+      <c r="E2" s="212"/>
+      <c r="F2" s="212"/>
+      <c r="G2" s="212"/>
+      <c r="H2" s="212"/>
+      <c r="I2" s="212"/>
+      <c r="J2" s="212"/>
+      <c r="K2" s="212"/>
+      <c r="L2" s="212"/>
+      <c r="M2" s="212"/>
+      <c r="N2" s="212"/>
+      <c r="O2" s="212"/>
+      <c r="P2" s="212"/>
+      <c r="Q2" s="212"/>
+      <c r="R2" s="212"/>
+      <c r="S2" s="212"/>
+      <c r="T2" s="212"/>
+      <c r="U2" s="212"/>
+      <c r="V2" s="212"/>
+      <c r="W2" s="212"/>
+      <c r="X2" s="212"/>
+      <c r="Y2" s="212"/>
+      <c r="Z2" s="212"/>
+      <c r="AA2" s="212"/>
+      <c r="AB2" s="212"/>
+      <c r="AC2" s="212"/>
+      <c r="AD2" s="212"/>
+      <c r="AE2" s="212"/>
+      <c r="AF2" s="212"/>
+      <c r="AG2" s="212"/>
+      <c r="AH2" s="212"/>
+      <c r="AI2" s="212"/>
+      <c r="AJ2" s="212"/>
+      <c r="AK2" s="212"/>
+      <c r="AL2" s="212"/>
+      <c r="AM2" s="212"/>
+      <c r="AN2" s="212"/>
+      <c r="AO2" s="212"/>
+      <c r="AP2" s="212"/>
+      <c r="AQ2" s="212"/>
+      <c r="AR2" s="212"/>
+      <c r="AS2" s="212"/>
+      <c r="AT2" s="212"/>
+      <c r="AU2" s="212"/>
+    </row>
+    <row r="3" spans="1:47" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="58"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="59"/>
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+      <c r="AH3" s="59"/>
+      <c r="AI3" s="59"/>
+      <c r="AJ3" s="59"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="59"/>
+      <c r="AM3" s="59"/>
+      <c r="AN3" s="59"/>
+      <c r="AO3" s="59"/>
+      <c r="AP3" s="59"/>
+      <c r="AQ3" s="59"/>
+      <c r="AR3" s="59"/>
+      <c r="AS3" s="59"/>
+      <c r="AT3" s="59"/>
+      <c r="AU3" s="59"/>
+    </row>
+    <row r="4" spans="1:47" s="5" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="60"/>
+      <c r="B4" s="225" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="161"/>
-[...58 lines deleted...]
-        <v>223</v>
+      <c r="C4" s="225"/>
+      <c r="D4" s="227" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="228"/>
+      <c r="F4" s="228"/>
+      <c r="G4" s="228"/>
+      <c r="H4" s="228"/>
+      <c r="I4" s="228"/>
+      <c r="J4" s="228"/>
+      <c r="K4" s="229"/>
+      <c r="L4" s="216" t="s">
+        <v>171</v>
+      </c>
+      <c r="M4" s="227" t="s">
+        <v>172</v>
+      </c>
+      <c r="N4" s="228"/>
+      <c r="O4" s="228"/>
+      <c r="P4" s="228"/>
+      <c r="Q4" s="228"/>
+      <c r="R4" s="228"/>
+      <c r="S4" s="228"/>
+      <c r="T4" s="229"/>
+      <c r="U4" s="216" t="s">
+        <v>173</v>
+      </c>
+      <c r="V4" s="227" t="s">
+        <v>174</v>
+      </c>
+      <c r="W4" s="228"/>
+      <c r="X4" s="228"/>
+      <c r="Y4" s="228"/>
+      <c r="Z4" s="228"/>
+      <c r="AA4" s="228"/>
+      <c r="AB4" s="228"/>
+      <c r="AC4" s="228"/>
+      <c r="AD4" s="228"/>
+      <c r="AE4" s="228"/>
+      <c r="AF4" s="228"/>
+      <c r="AG4" s="229"/>
+      <c r="AH4" s="216" t="s">
+        <v>175</v>
+      </c>
+      <c r="AI4" s="227" t="s">
+        <v>181</v>
+      </c>
+      <c r="AJ4" s="228"/>
+      <c r="AK4" s="228"/>
+      <c r="AL4" s="228"/>
+      <c r="AM4" s="228"/>
+      <c r="AN4" s="228"/>
+      <c r="AO4" s="228"/>
+      <c r="AP4" s="228"/>
+      <c r="AQ4" s="228"/>
+      <c r="AR4" s="228"/>
+      <c r="AS4" s="228"/>
+      <c r="AT4" s="229"/>
+      <c r="AU4" s="216" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:47" s="4" customFormat="1" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="109"/>
-[...3 lines deleted...]
-      <c r="C5" s="161"/>
+      <c r="A5" s="61"/>
+      <c r="B5" s="225" t="s">
+        <v>119</v>
+      </c>
+      <c r="C5" s="225"/>
       <c r="D5" s="7">
         <v>1</v>
       </c>
       <c r="E5" s="7">
         <v>2</v>
       </c>
       <c r="F5" s="7">
         <v>3</v>
       </c>
       <c r="G5" s="7">
         <v>4</v>
       </c>
       <c r="H5" s="7">
         <v>5</v>
       </c>
       <c r="I5" s="7">
         <v>6</v>
       </c>
       <c r="J5" s="7">
         <v>7</v>
       </c>
       <c r="K5" s="7">
         <v>8</v>
       </c>
-      <c r="L5" s="119"/>
+      <c r="L5" s="217"/>
       <c r="M5" s="7">
         <v>9</v>
       </c>
       <c r="N5" s="7">
         <v>10</v>
       </c>
       <c r="O5" s="7">
         <v>11</v>
       </c>
       <c r="P5" s="7">
         <v>12</v>
       </c>
       <c r="Q5" s="7">
         <v>13</v>
       </c>
       <c r="R5" s="7">
         <v>14</v>
       </c>
       <c r="S5" s="7">
         <v>15</v>
       </c>
       <c r="T5" s="7">
         <v>16</v>
       </c>
-      <c r="U5" s="119"/>
+      <c r="U5" s="217"/>
       <c r="V5" s="7">
         <v>17</v>
       </c>
       <c r="W5" s="7">
         <v>18</v>
       </c>
       <c r="X5" s="7">
         <v>19</v>
       </c>
       <c r="Y5" s="7">
         <v>20</v>
       </c>
       <c r="Z5" s="7">
         <v>21</v>
       </c>
       <c r="AA5" s="7">
         <v>22</v>
       </c>
       <c r="AB5" s="7">
         <v>23</v>
       </c>
       <c r="AC5" s="7">
         <v>24</v>
       </c>
       <c r="AD5" s="7">
         <v>25</v>
       </c>
       <c r="AE5" s="7">
         <v>26</v>
       </c>
       <c r="AF5" s="7">
         <v>27</v>
       </c>
       <c r="AG5" s="7">
         <v>28</v>
       </c>
-      <c r="AH5" s="119"/>
+      <c r="AH5" s="217"/>
       <c r="AI5" s="7">
         <v>29</v>
       </c>
       <c r="AJ5" s="7">
         <v>30</v>
       </c>
       <c r="AK5" s="7">
         <v>31</v>
       </c>
       <c r="AL5" s="7">
         <v>32</v>
       </c>
       <c r="AM5" s="7">
         <v>33</v>
       </c>
       <c r="AN5" s="7">
         <v>34</v>
       </c>
       <c r="AO5" s="7">
         <v>35</v>
       </c>
       <c r="AP5" s="7">
         <v>36</v>
       </c>
       <c r="AQ5" s="7">
         <v>37</v>
       </c>
       <c r="AR5" s="7">
         <v>38</v>
       </c>
       <c r="AS5" s="7">
         <v>39</v>
       </c>
       <c r="AT5" s="7">
         <v>40</v>
       </c>
-      <c r="AU5" s="119"/>
+      <c r="AU5" s="217"/>
     </row>
     <row r="6" spans="1:47" s="4" customFormat="1" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="109"/>
-[...4 lines deleted...]
-      <c r="D6" s="163">
+      <c r="A6" s="61"/>
+      <c r="B6" s="236" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="237"/>
+      <c r="D6" s="227">
         <v>1</v>
       </c>
-      <c r="E6" s="164"/>
-[...2 lines deleted...]
-      <c r="H6" s="163">
+      <c r="E6" s="228"/>
+      <c r="F6" s="228"/>
+      <c r="G6" s="229"/>
+      <c r="H6" s="227">
         <v>2</v>
       </c>
-      <c r="I6" s="164"/>
-[...3 lines deleted...]
-      <c r="M6" s="163">
+      <c r="I6" s="228"/>
+      <c r="J6" s="228"/>
+      <c r="K6" s="229"/>
+      <c r="L6" s="217"/>
+      <c r="M6" s="227">
         <v>3</v>
       </c>
-      <c r="N6" s="164"/>
-[...2 lines deleted...]
-      <c r="Q6" s="163">
+      <c r="N6" s="228"/>
+      <c r="O6" s="228"/>
+      <c r="P6" s="229"/>
+      <c r="Q6" s="227">
         <v>4</v>
       </c>
-      <c r="R6" s="164"/>
-[...3 lines deleted...]
-      <c r="V6" s="168">
+      <c r="R6" s="228"/>
+      <c r="S6" s="228"/>
+      <c r="T6" s="229"/>
+      <c r="U6" s="217"/>
+      <c r="V6" s="232">
         <v>5</v>
       </c>
-      <c r="W6" s="169"/>
-[...2 lines deleted...]
-      <c r="Z6" s="168">
+      <c r="W6" s="233"/>
+      <c r="X6" s="233"/>
+      <c r="Y6" s="234"/>
+      <c r="Z6" s="232">
         <v>6</v>
       </c>
-      <c r="AA6" s="169"/>
-[...2 lines deleted...]
-      <c r="AD6" s="168">
+      <c r="AA6" s="233"/>
+      <c r="AB6" s="233"/>
+      <c r="AC6" s="234"/>
+      <c r="AD6" s="232">
         <v>7</v>
       </c>
-      <c r="AE6" s="169"/>
-[...3 lines deleted...]
-      <c r="AI6" s="163">
+      <c r="AE6" s="233"/>
+      <c r="AF6" s="233"/>
+      <c r="AG6" s="234"/>
+      <c r="AH6" s="217"/>
+      <c r="AI6" s="227">
         <v>8</v>
       </c>
-      <c r="AJ6" s="164"/>
-[...2 lines deleted...]
-      <c r="AM6" s="163">
+      <c r="AJ6" s="228"/>
+      <c r="AK6" s="228"/>
+      <c r="AL6" s="229"/>
+      <c r="AM6" s="227">
         <v>9</v>
       </c>
-      <c r="AN6" s="164"/>
-[...2 lines deleted...]
-      <c r="AQ6" s="163">
+      <c r="AN6" s="228"/>
+      <c r="AO6" s="228"/>
+      <c r="AP6" s="229"/>
+      <c r="AQ6" s="227">
         <v>10</v>
       </c>
-      <c r="AR6" s="164"/>
-[...79 lines deleted...]
-      <c r="AU7" s="119"/>
+      <c r="AR6" s="228"/>
+      <c r="AS6" s="228"/>
+      <c r="AT6" s="229"/>
+      <c r="AU6" s="217"/>
+    </row>
+    <row r="7" spans="1:47" s="4" customFormat="1" ht="98.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="236" t="s">
+        <v>194</v>
+      </c>
+      <c r="C7" s="237"/>
+      <c r="D7" s="34" t="s">
+        <v>196</v>
+      </c>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="G7" s="34" t="s">
+        <v>177</v>
+      </c>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="217"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="35" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q7" s="34"/>
+      <c r="R7" s="34"/>
+      <c r="S7" s="34"/>
+      <c r="T7" s="34"/>
+      <c r="U7" s="217"/>
+      <c r="V7" s="34"/>
+      <c r="W7" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="X7" s="34"/>
+      <c r="Y7" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="Z7" s="34"/>
+      <c r="AA7" s="34"/>
+      <c r="AB7" s="34"/>
+      <c r="AC7" s="35" t="s">
+        <v>179</v>
+      </c>
+      <c r="AD7" s="34"/>
+      <c r="AE7" s="34"/>
+      <c r="AF7" s="34"/>
+      <c r="AG7" s="34"/>
+      <c r="AH7" s="217"/>
+      <c r="AI7" s="34"/>
+      <c r="AJ7" s="62" t="s">
+        <v>197</v>
+      </c>
+      <c r="AK7" s="34"/>
+      <c r="AL7" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="AM7" s="34"/>
+      <c r="AN7" s="34"/>
+      <c r="AO7" s="34"/>
+      <c r="AP7" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="AQ7" s="62" t="s">
+        <v>198</v>
+      </c>
+      <c r="AR7" s="34"/>
+      <c r="AS7" s="34"/>
+      <c r="AT7" s="34" t="s">
+        <v>178</v>
+      </c>
+      <c r="AU7" s="217"/>
     </row>
     <row r="8" spans="1:47" s="4" customFormat="1" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="109"/>
-[...47 lines deleted...]
-      <c r="AU8" s="119"/>
+      <c r="A8" s="61"/>
+      <c r="B8" s="225" t="s">
+        <v>91</v>
+      </c>
+      <c r="C8" s="225"/>
+      <c r="D8" s="238"/>
+      <c r="E8" s="239"/>
+      <c r="F8" s="239"/>
+      <c r="G8" s="239"/>
+      <c r="H8" s="239"/>
+      <c r="I8" s="239"/>
+      <c r="J8" s="239"/>
+      <c r="K8" s="240"/>
+      <c r="L8" s="217"/>
+      <c r="M8" s="238"/>
+      <c r="N8" s="239"/>
+      <c r="O8" s="239"/>
+      <c r="P8" s="239"/>
+      <c r="Q8" s="239"/>
+      <c r="R8" s="239"/>
+      <c r="S8" s="239"/>
+      <c r="T8" s="240"/>
+      <c r="U8" s="217"/>
+      <c r="V8" s="238"/>
+      <c r="W8" s="239"/>
+      <c r="X8" s="239"/>
+      <c r="Y8" s="239"/>
+      <c r="Z8" s="239"/>
+      <c r="AA8" s="239"/>
+      <c r="AB8" s="239"/>
+      <c r="AC8" s="239"/>
+      <c r="AD8" s="239"/>
+      <c r="AE8" s="239"/>
+      <c r="AF8" s="239"/>
+      <c r="AG8" s="240"/>
+      <c r="AH8" s="217"/>
+      <c r="AI8" s="238"/>
+      <c r="AJ8" s="239"/>
+      <c r="AK8" s="239"/>
+      <c r="AL8" s="239"/>
+      <c r="AM8" s="239"/>
+      <c r="AN8" s="239"/>
+      <c r="AO8" s="239"/>
+      <c r="AP8" s="239"/>
+      <c r="AQ8" s="239"/>
+      <c r="AR8" s="239"/>
+      <c r="AS8" s="239"/>
+      <c r="AT8" s="240"/>
+      <c r="AU8" s="217"/>
     </row>
     <row r="9" spans="1:47" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="109"/>
-[...14 lines deleted...]
-      <c r="L9" s="119"/>
+      <c r="A9" s="61"/>
+      <c r="B9" s="226" t="s">
+        <v>92</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="213"/>
+      <c r="E9" s="214"/>
+      <c r="F9" s="214"/>
+      <c r="G9" s="215"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="217"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="6"/>
-      <c r="U9" s="119"/>
+      <c r="U9" s="217"/>
       <c r="V9" s="6"/>
       <c r="W9" s="8"/>
       <c r="X9" s="8"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
-      <c r="AC9" s="44"/>
-[...4 lines deleted...]
-      <c r="AH9" s="166"/>
+      <c r="AC9" s="39"/>
+      <c r="AD9" s="213"/>
+      <c r="AE9" s="214"/>
+      <c r="AF9" s="214"/>
+      <c r="AG9" s="215"/>
+      <c r="AH9" s="230"/>
       <c r="AI9" s="8"/>
       <c r="AJ9" s="8"/>
       <c r="AK9" s="9"/>
       <c r="AL9" s="9"/>
       <c r="AM9" s="9"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="9"/>
       <c r="AP9" s="9"/>
       <c r="AQ9" s="9"/>
       <c r="AR9" s="9"/>
       <c r="AS9" s="9"/>
       <c r="AT9" s="9"/>
-      <c r="AU9" s="119"/>
+      <c r="AU9" s="217"/>
     </row>
     <row r="10" spans="1:47" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="109"/>
-[...16 lines deleted...]
-      <c r="P10" s="49"/>
+      <c r="A10" s="61"/>
+      <c r="B10" s="226"/>
+      <c r="C10" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="213"/>
+      <c r="I10" s="214"/>
+      <c r="J10" s="214"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="230"/>
+      <c r="M10" s="44"/>
+      <c r="N10" s="44"/>
+      <c r="O10" s="44"/>
+      <c r="P10" s="44"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="6"/>
-      <c r="U10" s="119"/>
+      <c r="U10" s="217"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="8"/>
       <c r="AA10" s="8"/>
       <c r="AB10" s="8"/>
       <c r="AC10" s="8"/>
-      <c r="AD10" s="51"/>
-[...3 lines deleted...]
-      <c r="AH10" s="119"/>
+      <c r="AD10" s="46"/>
+      <c r="AE10" s="46"/>
+      <c r="AF10" s="46"/>
+      <c r="AG10" s="46"/>
+      <c r="AH10" s="217"/>
       <c r="AI10" s="8"/>
       <c r="AJ10" s="8"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
-      <c r="AQ10" s="28"/>
+      <c r="AQ10" s="27"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
       <c r="AT10" s="9"/>
-      <c r="AU10" s="119"/>
+      <c r="AU10" s="217"/>
     </row>
     <row r="11" spans="1:47" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="109"/>
-[...2 lines deleted...]
-        <v>46</v>
+      <c r="A11" s="61"/>
+      <c r="B11" s="226"/>
+      <c r="C11" s="26" t="s">
+        <v>38</v>
       </c>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
-      <c r="H11" s="51"/>
-[...8 lines deleted...]
-      <c r="Q11" s="45"/>
+      <c r="H11" s="46"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="46"/>
+      <c r="L11" s="235"/>
+      <c r="M11" s="241"/>
+      <c r="N11" s="242"/>
+      <c r="O11" s="242"/>
+      <c r="P11" s="243"/>
+      <c r="Q11" s="40"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
-      <c r="U11" s="119"/>
+      <c r="U11" s="217"/>
       <c r="V11" s="6"/>
       <c r="W11" s="8"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="9"/>
-      <c r="AH11" s="119"/>
-[...3 lines deleted...]
-      <c r="AL11" s="54"/>
+      <c r="AH11" s="217"/>
+      <c r="AI11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
+      <c r="AL11" s="49"/>
       <c r="AM11" s="9"/>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9"/>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="9"/>
-      <c r="AU11" s="119"/>
+      <c r="AU11" s="217"/>
     </row>
     <row r="12" spans="1:47" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="109"/>
-[...2 lines deleted...]
-        <v>126</v>
+      <c r="A12" s="61"/>
+      <c r="B12" s="226"/>
+      <c r="C12" s="26" t="s">
+        <v>94</v>
       </c>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
-      <c r="L12" s="119"/>
-[...8 lines deleted...]
-      <c r="U12" s="119"/>
+      <c r="L12" s="217"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="44"/>
+      <c r="R12" s="44"/>
+      <c r="S12" s="44"/>
+      <c r="T12" s="44"/>
+      <c r="U12" s="217"/>
       <c r="V12" s="6"/>
       <c r="W12" s="8"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
       <c r="Z12" s="8"/>
       <c r="AA12" s="8"/>
       <c r="AB12" s="8"/>
       <c r="AC12" s="8"/>
       <c r="AD12" s="8"/>
       <c r="AE12" s="8"/>
       <c r="AF12" s="8"/>
       <c r="AG12" s="9"/>
-      <c r="AH12" s="171"/>
-[...4 lines deleted...]
-      <c r="AM12" s="53"/>
+      <c r="AH12" s="235"/>
+      <c r="AI12" s="222"/>
+      <c r="AJ12" s="223"/>
+      <c r="AK12" s="223"/>
+      <c r="AL12" s="224"/>
+      <c r="AM12" s="48"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
       <c r="AT12" s="9"/>
-      <c r="AU12" s="119"/>
-[...5 lines deleted...]
-        <v>127</v>
+      <c r="AU12" s="217"/>
+    </row>
+    <row r="13" spans="1:47" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A13" s="61"/>
+      <c r="B13" s="226"/>
+      <c r="C13" s="31" t="s">
+        <v>95</v>
       </c>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
-      <c r="L13" s="119"/>
+      <c r="L13" s="217"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8"/>
-      <c r="P13" s="44"/>
-[...4 lines deleted...]
-      <c r="U13" s="166"/>
+      <c r="P13" s="39"/>
+      <c r="Q13" s="219"/>
+      <c r="R13" s="220"/>
+      <c r="S13" s="220"/>
+      <c r="T13" s="221"/>
+      <c r="U13" s="230"/>
       <c r="V13" s="6"/>
       <c r="W13" s="8"/>
       <c r="X13" s="8"/>
       <c r="Y13" s="8"/>
-      <c r="Z13" s="49"/>
-[...5 lines deleted...]
-      <c r="AF13" s="25"/>
+      <c r="Z13" s="44"/>
+      <c r="AA13" s="44"/>
+      <c r="AB13" s="44"/>
+      <c r="AC13" s="44"/>
+      <c r="AD13" s="24"/>
+      <c r="AE13" s="24"/>
+      <c r="AF13" s="24"/>
       <c r="AG13" s="8"/>
-      <c r="AH13" s="119"/>
-[...7 lines deleted...]
-      <c r="AP13" s="148"/>
+      <c r="AH13" s="217"/>
+      <c r="AI13" s="46"/>
+      <c r="AJ13" s="46"/>
+      <c r="AK13" s="46"/>
+      <c r="AL13" s="50"/>
+      <c r="AM13" s="250"/>
+      <c r="AN13" s="251"/>
+      <c r="AO13" s="251"/>
+      <c r="AP13" s="252"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="8"/>
       <c r="AS13" s="8"/>
       <c r="AT13" s="8"/>
-      <c r="AU13" s="119"/>
+      <c r="AU13" s="217"/>
     </row>
     <row r="14" spans="1:47" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="109"/>
-[...4 lines deleted...]
-        <v>217</v>
+      <c r="A14" s="61"/>
+      <c r="B14" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="C14" s="52" t="s">
+        <v>169</v>
       </c>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
-      <c r="L14" s="119"/>
+      <c r="L14" s="217"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
-      <c r="Q14" s="46"/>
-[...3 lines deleted...]
-      <c r="U14" s="119"/>
+      <c r="Q14" s="41"/>
+      <c r="R14" s="41"/>
+      <c r="S14" s="41"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="217"/>
       <c r="V14" s="6"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
-      <c r="Y14" s="44"/>
-[...4 lines deleted...]
-      <c r="AD14" s="45"/>
+      <c r="Y14" s="39"/>
+      <c r="Z14" s="247"/>
+      <c r="AA14" s="248"/>
+      <c r="AB14" s="248"/>
+      <c r="AC14" s="249"/>
+      <c r="AD14" s="40"/>
       <c r="AE14" s="8"/>
       <c r="AF14" s="8"/>
       <c r="AG14" s="8"/>
-      <c r="AH14" s="119"/>
+      <c r="AH14" s="217"/>
       <c r="AI14" s="8"/>
       <c r="AJ14" s="8"/>
       <c r="AK14" s="8"/>
       <c r="AL14" s="8"/>
       <c r="AM14" s="8"/>
       <c r="AN14" s="8"/>
       <c r="AO14" s="8"/>
       <c r="AP14" s="9"/>
       <c r="AQ14" s="9"/>
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
       <c r="AT14" s="9"/>
-      <c r="AU14" s="119"/>
+      <c r="AU14" s="217"/>
     </row>
     <row r="15" spans="1:47" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="109"/>
-[...2 lines deleted...]
-        <v>128</v>
+      <c r="A15" s="61"/>
+      <c r="B15" s="226"/>
+      <c r="C15" s="52" t="s">
+        <v>96</v>
       </c>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
-      <c r="L15" s="119"/>
+      <c r="L15" s="217"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
       <c r="T15" s="6"/>
-      <c r="U15" s="119"/>
-[...7 lines deleted...]
-      <c r="AC15" s="51"/>
+      <c r="U15" s="217"/>
+      <c r="V15" s="47"/>
+      <c r="W15" s="44"/>
+      <c r="X15" s="44"/>
+      <c r="Y15" s="44"/>
+      <c r="Z15" s="46"/>
+      <c r="AA15" s="46"/>
+      <c r="AB15" s="46"/>
+      <c r="AC15" s="46"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="8"/>
       <c r="AF15" s="8"/>
       <c r="AG15" s="8"/>
-      <c r="AH15" s="119"/>
+      <c r="AH15" s="217"/>
       <c r="AI15" s="8"/>
       <c r="AJ15" s="8"/>
       <c r="AK15" s="8"/>
       <c r="AL15" s="8"/>
       <c r="AM15" s="8"/>
       <c r="AN15" s="8"/>
       <c r="AO15" s="8"/>
       <c r="AP15" s="9"/>
-      <c r="AQ15" s="149"/>
-[...3 lines deleted...]
-      <c r="AU15" s="119"/>
+      <c r="AQ15" s="253" t="s">
+        <v>202</v>
+      </c>
+      <c r="AR15" s="254"/>
+      <c r="AS15" s="254"/>
+      <c r="AT15" s="255"/>
+      <c r="AU15" s="217"/>
     </row>
     <row r="16" spans="1:47" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="109"/>
-[...2 lines deleted...]
-        <v>129</v>
+      <c r="A16" s="61"/>
+      <c r="B16" s="226"/>
+      <c r="C16" s="53" t="s">
+        <v>97</v>
       </c>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
-      <c r="L16" s="120"/>
+      <c r="L16" s="218"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
-      <c r="U16" s="167"/>
-[...4 lines deleted...]
-      <c r="Z16" s="45"/>
+      <c r="U16" s="231"/>
+      <c r="V16" s="244"/>
+      <c r="W16" s="245"/>
+      <c r="X16" s="245"/>
+      <c r="Y16" s="246"/>
+      <c r="Z16" s="40"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="8"/>
       <c r="AF16" s="8"/>
       <c r="AG16" s="8"/>
-      <c r="AH16" s="120"/>
+      <c r="AH16" s="218"/>
       <c r="AI16" s="8"/>
       <c r="AJ16" s="8"/>
       <c r="AK16" s="8"/>
       <c r="AL16" s="8"/>
       <c r="AM16" s="8"/>
       <c r="AN16" s="8"/>
       <c r="AO16" s="8"/>
       <c r="AP16" s="9"/>
       <c r="AQ16" s="9"/>
       <c r="AR16" s="9"/>
       <c r="AS16" s="9"/>
       <c r="AT16" s="9"/>
-      <c r="AU16" s="120"/>
-[...5 lines deleted...]
-      <c r="C24" s="22"/>
+      <c r="AU16" s="218"/>
+    </row>
+    <row r="19" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C19" s="21"/>
+    </row>
+    <row r="24" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C24" s="21"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" showPageBreaks="1" fitToPage="1">
       <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="T27" sqref="T27"/>
       <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="40">
-    <mergeCell ref="AU4:AU16"/>
-    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="V16:Y16"/>
+    <mergeCell ref="Z14:AC14"/>
+    <mergeCell ref="AD9:AG9"/>
+    <mergeCell ref="AM6:AP6"/>
+    <mergeCell ref="AQ6:AT6"/>
+    <mergeCell ref="AM13:AP13"/>
+    <mergeCell ref="AQ15:AT15"/>
+    <mergeCell ref="AI6:AL6"/>
+    <mergeCell ref="AI4:AT4"/>
+    <mergeCell ref="AD6:AG6"/>
+    <mergeCell ref="M11:P11"/>
+    <mergeCell ref="Q13:T13"/>
+    <mergeCell ref="V8:AG8"/>
+    <mergeCell ref="M8:T8"/>
+    <mergeCell ref="AI8:AT8"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D4:K4"/>
     <mergeCell ref="L4:L16"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:K6"/>
-    <mergeCell ref="V8:AG8"/>
+    <mergeCell ref="H10:K10"/>
     <mergeCell ref="D8:K8"/>
-    <mergeCell ref="M8:T8"/>
-    <mergeCell ref="AI8:AT8"/>
     <mergeCell ref="D9:G9"/>
-    <mergeCell ref="H10:K10"/>
-[...7 lines deleted...]
-    <mergeCell ref="AD9:AG9"/>
     <mergeCell ref="D2:AU2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B13"/>
     <mergeCell ref="M6:P6"/>
     <mergeCell ref="Q6:T6"/>
     <mergeCell ref="U4:U16"/>
     <mergeCell ref="M4:T4"/>
     <mergeCell ref="V4:AG4"/>
     <mergeCell ref="V6:Y6"/>
     <mergeCell ref="Z6:AC6"/>
     <mergeCell ref="AH4:AH16"/>
     <mergeCell ref="AI12:AL12"/>
-    <mergeCell ref="AM13:AP13"/>
-[...2 lines deleted...]
-    <mergeCell ref="Q13:T13"/>
+    <mergeCell ref="AU4:AU16"/>
+    <mergeCell ref="B14:B16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA2BB30F-76EE-4C4B-BC54-8ABD5F14D78E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N82"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="55" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="55" workbookViewId="0">
+      <selection activeCell="T12" sqref="T12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.5546875" style="15" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="9" width="33" style="23" customWidth="1"/>
+    <col min="1" max="1" width="3.42578125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="5.42578125" style="15" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" style="15" customWidth="1"/>
+    <col min="4" max="4" width="3.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.85546875" style="15" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" style="15" customWidth="1"/>
+    <col min="7" max="7" width="30.5703125" style="16" customWidth="1"/>
+    <col min="8" max="9" width="33" style="22" customWidth="1"/>
     <col min="10" max="12" width="33" style="15" customWidth="1"/>
-    <col min="13" max="13" width="11.33203125" style="16" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="9.44140625" style="15"/>
+    <col min="13" max="13" width="11.42578125" style="16" customWidth="1"/>
+    <col min="14" max="14" width="9.42578125" style="30"/>
+    <col min="15" max="16384" width="9.42578125" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <v>241</v>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="34.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="63"/>
+      <c r="B1" s="20" t="s">
+        <v>195</v>
       </c>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
-      <c r="G1" s="34"/>
-[...1 lines deleted...]
-      <c r="I1" s="35"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="33"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
-      <c r="M1" s="24"/>
-[...5 lines deleted...]
-      <c r="D2" s="116" t="s">
+      <c r="M1" s="23"/>
+    </row>
+    <row r="2" spans="1:14" s="13" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="64"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="68" t="s">
+        <v>119</v>
+      </c>
+      <c r="E2" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="G2" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="H2" s="51" t="s">
+        <v>148</v>
+      </c>
+      <c r="I2" s="51" t="s">
+        <v>151</v>
+      </c>
+      <c r="J2" s="51" t="s">
+        <v>149</v>
+      </c>
+      <c r="K2" s="51" t="s">
+        <v>150</v>
+      </c>
+      <c r="L2" s="51" t="s">
+        <v>147</v>
+      </c>
+      <c r="M2" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="N2" s="28"/>
+    </row>
+    <row r="3" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="65"/>
+      <c r="B3" s="148" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="162" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="137">
+        <v>1</v>
+      </c>
+      <c r="E3" s="137" t="s">
+        <v>222</v>
+      </c>
+      <c r="F3" s="167" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3" s="169" t="s">
+        <v>232</v>
+      </c>
+      <c r="H3" s="88" t="s">
+        <v>209</v>
+      </c>
+      <c r="I3" s="91" t="s">
+        <v>110</v>
+      </c>
+      <c r="J3" s="94" t="s">
+        <v>7</v>
+      </c>
+      <c r="K3" s="89" t="s">
+        <v>244</v>
+      </c>
+      <c r="L3" s="94" t="s">
+        <v>115</v>
+      </c>
+      <c r="M3" s="156" t="s">
+        <v>82</v>
+      </c>
+      <c r="N3" s="29"/>
+    </row>
+    <row r="4" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="65"/>
+      <c r="B4" s="144"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="138"/>
+      <c r="F4" s="168"/>
+      <c r="G4" s="170"/>
+      <c r="H4" s="88" t="s">
+        <v>68</v>
+      </c>
+      <c r="I4" s="94" t="s">
+        <v>111</v>
+      </c>
+      <c r="J4" s="88" t="s">
+        <v>188</v>
+      </c>
+      <c r="K4" s="88" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="M4" s="157"/>
+      <c r="N4" s="36"/>
+    </row>
+    <row r="5" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="65"/>
+      <c r="B5" s="144"/>
+      <c r="C5" s="142"/>
+      <c r="D5" s="128">
+        <v>2</v>
+      </c>
+      <c r="E5" s="138"/>
+      <c r="F5" s="168"/>
+      <c r="G5" s="170"/>
+      <c r="H5" s="90" t="s">
+        <v>9</v>
+      </c>
+      <c r="I5" s="88" t="s">
+        <v>157</v>
+      </c>
+      <c r="J5" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="K5" s="88" t="s">
+        <v>170</v>
+      </c>
+      <c r="L5" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="M5" s="157"/>
+      <c r="N5" s="29"/>
+    </row>
+    <row r="6" spans="1:14" s="14" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A6" s="65"/>
+      <c r="B6" s="144"/>
+      <c r="C6" s="142"/>
+      <c r="D6" s="129"/>
+      <c r="E6" s="138"/>
+      <c r="F6" s="168"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="89" t="s">
+        <v>218</v>
+      </c>
+      <c r="I6" s="89" t="s">
+        <v>217</v>
+      </c>
+      <c r="J6" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="K6" s="88" t="s">
+        <v>8</v>
+      </c>
+      <c r="L6" s="88" t="s">
+        <v>115</v>
+      </c>
+      <c r="M6" s="157"/>
+      <c r="N6" s="29"/>
+    </row>
+    <row r="7" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="65"/>
+      <c r="B7" s="144"/>
+      <c r="C7" s="142"/>
+      <c r="D7" s="128">
+        <v>3</v>
+      </c>
+      <c r="E7" s="138"/>
+      <c r="F7" s="168"/>
+      <c r="G7" s="170"/>
+      <c r="H7" s="88" t="s">
+        <v>77</v>
+      </c>
+      <c r="I7" s="88" t="s">
+        <v>72</v>
+      </c>
+      <c r="J7" s="88" t="s">
+        <v>184</v>
+      </c>
+      <c r="K7" s="88" t="s">
+        <v>156</v>
+      </c>
+      <c r="L7" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="157"/>
+      <c r="N7" s="29"/>
+    </row>
+    <row r="8" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="65"/>
+      <c r="B8" s="144"/>
+      <c r="C8" s="142"/>
+      <c r="D8" s="129"/>
+      <c r="E8" s="138"/>
+      <c r="F8" s="168"/>
+      <c r="G8" s="170"/>
+      <c r="H8" s="90" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="90" t="s">
+        <v>210</v>
+      </c>
+      <c r="J8" s="88" t="s">
+        <v>189</v>
+      </c>
+      <c r="K8" s="88" t="s">
+        <v>190</v>
+      </c>
+      <c r="L8" s="88" t="s">
+        <v>115</v>
+      </c>
+      <c r="M8" s="157"/>
+      <c r="N8" s="29"/>
+    </row>
+    <row r="9" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="65"/>
+      <c r="B9" s="144"/>
+      <c r="C9" s="142"/>
+      <c r="D9" s="128">
+        <v>4</v>
+      </c>
+      <c r="E9" s="138"/>
+      <c r="F9" s="168"/>
+      <c r="G9" s="170"/>
+      <c r="H9" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="I9" s="88" t="s">
+        <v>158</v>
+      </c>
+      <c r="J9" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="K9" s="88" t="s">
+        <v>191</v>
+      </c>
+      <c r="L9" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="157"/>
+      <c r="N9" s="29"/>
+    </row>
+    <row r="10" spans="1:14" s="14" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="65"/>
+      <c r="B10" s="144"/>
+      <c r="C10" s="142"/>
+      <c r="D10" s="149"/>
+      <c r="E10" s="129"/>
+      <c r="F10" s="168"/>
+      <c r="G10" s="170"/>
+      <c r="H10" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="I10" s="88" t="s">
+        <v>159</v>
+      </c>
+      <c r="J10" s="88" t="s">
+        <v>170</v>
+      </c>
+      <c r="K10" s="88" t="s">
+        <v>184</v>
+      </c>
+      <c r="L10" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="M10" s="157"/>
+      <c r="N10" s="29"/>
+    </row>
+    <row r="11" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="65"/>
+      <c r="B11" s="144"/>
+      <c r="C11" s="142" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="138">
+        <v>5</v>
+      </c>
+      <c r="E11" s="137" t="s">
+        <v>222</v>
+      </c>
+      <c r="F11" s="189" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="128" t="s">
+        <v>231</v>
+      </c>
+      <c r="H11" s="88" t="s">
+        <v>242</v>
+      </c>
+      <c r="I11" s="97" t="s">
+        <v>102</v>
+      </c>
+      <c r="J11" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="K11" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="L11" s="88" t="s">
+        <v>145</v>
+      </c>
+      <c r="M11" s="71"/>
+      <c r="N11" s="29"/>
+    </row>
+    <row r="12" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="65"/>
+      <c r="B12" s="144"/>
+      <c r="C12" s="142"/>
+      <c r="D12" s="129"/>
+      <c r="E12" s="138"/>
+      <c r="F12" s="189"/>
+      <c r="G12" s="128"/>
+      <c r="H12" s="88" t="s">
+        <v>183</v>
+      </c>
+      <c r="I12" s="88" t="s">
+        <v>164</v>
+      </c>
+      <c r="J12" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="K12" s="88" t="s">
+        <v>133</v>
+      </c>
+      <c r="L12" s="88" t="s">
+        <v>118</v>
+      </c>
+      <c r="M12" s="71"/>
+      <c r="N12" s="29"/>
+    </row>
+    <row r="13" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="65"/>
+      <c r="B13" s="144"/>
+      <c r="C13" s="142"/>
+      <c r="D13" s="128">
+        <v>6</v>
+      </c>
+      <c r="E13" s="138"/>
+      <c r="F13" s="189"/>
+      <c r="G13" s="128"/>
+      <c r="H13" s="88" t="s">
+        <v>245</v>
+      </c>
+      <c r="I13" s="88" t="s">
+        <v>211</v>
+      </c>
+      <c r="J13" s="88" t="s">
+        <v>212</v>
+      </c>
+      <c r="K13" s="88" t="s">
+        <v>43</v>
+      </c>
+      <c r="L13" s="88" t="s">
+        <v>47</v>
+      </c>
+      <c r="M13" s="71"/>
+      <c r="N13" s="29"/>
+    </row>
+    <row r="14" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="65"/>
+      <c r="B14" s="144"/>
+      <c r="C14" s="142"/>
+      <c r="D14" s="129"/>
+      <c r="E14" s="138"/>
+      <c r="F14" s="189"/>
+      <c r="G14" s="128"/>
+      <c r="H14" s="88" t="s">
+        <v>72</v>
+      </c>
+      <c r="I14" s="88" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" s="88" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="98" t="s">
+        <v>146</v>
+      </c>
+      <c r="L14" s="88" t="s">
+        <v>47</v>
+      </c>
+      <c r="M14" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="29"/>
+    </row>
+    <row r="15" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="65"/>
+      <c r="B15" s="144"/>
+      <c r="C15" s="142"/>
+      <c r="D15" s="138">
+        <v>7</v>
+      </c>
+      <c r="E15" s="138"/>
+      <c r="F15" s="189"/>
+      <c r="G15" s="128"/>
+      <c r="H15" s="88" t="s">
+        <v>104</v>
+      </c>
+      <c r="I15" s="88" t="s">
+        <v>163</v>
+      </c>
+      <c r="J15" s="88" t="s">
+        <v>107</v>
+      </c>
+      <c r="K15" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="88" t="s">
+        <v>145</v>
+      </c>
+      <c r="M15" s="71"/>
+      <c r="N15" s="29"/>
+    </row>
+    <row r="16" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="65"/>
+      <c r="B16" s="144"/>
+      <c r="C16" s="142"/>
+      <c r="D16" s="129"/>
+      <c r="E16" s="138"/>
+      <c r="F16" s="189"/>
+      <c r="G16" s="128"/>
+      <c r="H16" s="90" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" s="90" t="s">
+        <v>213</v>
+      </c>
+      <c r="J16" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="K16" s="88" t="s">
+        <v>133</v>
+      </c>
+      <c r="L16" s="88" t="s">
+        <v>118</v>
+      </c>
+      <c r="M16" s="71"/>
+      <c r="N16" s="29"/>
+    </row>
+    <row r="17" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="65"/>
+      <c r="B17" s="144"/>
+      <c r="C17" s="142"/>
+      <c r="D17" s="128">
+        <v>8</v>
+      </c>
+      <c r="E17" s="138"/>
+      <c r="F17" s="189"/>
+      <c r="G17" s="128"/>
+      <c r="H17" s="88" t="s">
+        <v>186</v>
+      </c>
+      <c r="I17" s="90" t="s">
+        <v>200</v>
+      </c>
+      <c r="J17" s="88" t="s">
+        <v>212</v>
+      </c>
+      <c r="K17" s="88" t="s">
+        <v>43</v>
+      </c>
+      <c r="L17" s="88" t="s">
+        <v>47</v>
+      </c>
+      <c r="M17" s="71"/>
+      <c r="N17" s="29"/>
+    </row>
+    <row r="18" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="65"/>
+      <c r="B18" s="145"/>
+      <c r="C18" s="143"/>
+      <c r="D18" s="149"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="178"/>
+      <c r="G18" s="180"/>
+      <c r="H18" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="I18" s="91" t="s">
         <v>153</v>
       </c>
-      <c r="E2" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="42" t="s">
+      <c r="J18" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K18" s="98" t="s">
+        <v>146</v>
+      </c>
+      <c r="L18" s="91" t="s">
+        <v>46</v>
+      </c>
+      <c r="M18" s="72"/>
+      <c r="N18" s="29"/>
+    </row>
+    <row r="19" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="65"/>
+      <c r="B19" s="144" t="s">
+        <v>172</v>
+      </c>
+      <c r="C19" s="164" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="186">
+        <v>9</v>
+      </c>
+      <c r="E19" s="146" t="s">
+        <v>237</v>
+      </c>
+      <c r="F19" s="203" t="s">
+        <v>38</v>
+      </c>
+      <c r="G19" s="146" t="s">
+        <v>233</v>
+      </c>
+      <c r="H19" s="110" t="s">
+        <v>246</v>
+      </c>
+      <c r="I19" s="110" t="s">
+        <v>70</v>
+      </c>
+      <c r="J19" s="111" t="s">
+        <v>107</v>
+      </c>
+      <c r="K19" s="111" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" s="111" t="s">
+        <v>145</v>
+      </c>
+      <c r="M19" s="160" t="s">
+        <v>82</v>
+      </c>
+      <c r="N19" s="29"/>
+    </row>
+    <row r="20" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="65"/>
+      <c r="B20" s="144"/>
+      <c r="C20" s="165"/>
+      <c r="D20" s="187"/>
+      <c r="E20" s="147"/>
+      <c r="F20" s="204"/>
+      <c r="G20" s="147"/>
+      <c r="H20" s="92" t="s">
+        <v>9</v>
+      </c>
+      <c r="I20" s="93" t="s">
+        <v>159</v>
+      </c>
+      <c r="J20" s="93" t="s">
+        <v>141</v>
+      </c>
+      <c r="K20" s="93" t="s">
+        <v>144</v>
+      </c>
+      <c r="L20" s="93" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="160"/>
+      <c r="N20" s="29"/>
+    </row>
+    <row r="21" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="65"/>
+      <c r="B21" s="144"/>
+      <c r="C21" s="165"/>
+      <c r="D21" s="188">
+        <v>10</v>
+      </c>
+      <c r="E21" s="147"/>
+      <c r="F21" s="204"/>
+      <c r="G21" s="147"/>
+      <c r="H21" s="92" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="93" t="s">
+        <v>77</v>
+      </c>
+      <c r="J21" s="93" t="s">
+        <v>187</v>
+      </c>
+      <c r="K21" s="100" t="s">
+        <v>146</v>
+      </c>
+      <c r="L21" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="M21" s="160"/>
+      <c r="N21" s="29"/>
+    </row>
+    <row r="22" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="65"/>
+      <c r="B22" s="144"/>
+      <c r="C22" s="165"/>
+      <c r="D22" s="195"/>
+      <c r="E22" s="147"/>
+      <c r="F22" s="204"/>
+      <c r="G22" s="147"/>
+      <c r="H22" s="92" t="s">
+        <v>73</v>
+      </c>
+      <c r="I22" s="92" t="s">
+        <v>158</v>
+      </c>
+      <c r="J22" s="93" t="s">
+        <v>142</v>
+      </c>
+      <c r="K22" s="93" t="s">
+        <v>87</v>
+      </c>
+      <c r="L22" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="M22" s="160"/>
+      <c r="N22" s="29"/>
+    </row>
+    <row r="23" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="65"/>
+      <c r="B23" s="144"/>
+      <c r="C23" s="165"/>
+      <c r="D23" s="186">
+        <v>11</v>
+      </c>
+      <c r="E23" s="147"/>
+      <c r="F23" s="204"/>
+      <c r="G23" s="147"/>
+      <c r="H23" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="92" t="s">
+        <v>210</v>
+      </c>
+      <c r="J23" s="93" t="s">
+        <v>214</v>
+      </c>
+      <c r="K23" s="93" t="s">
+        <v>86</v>
+      </c>
+      <c r="L23" s="93" t="s">
+        <v>145</v>
+      </c>
+      <c r="M23" s="160"/>
+      <c r="N23" s="29"/>
+    </row>
+    <row r="24" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="65"/>
+      <c r="B24" s="144"/>
+      <c r="C24" s="165"/>
+      <c r="D24" s="187"/>
+      <c r="E24" s="147"/>
+      <c r="F24" s="204"/>
+      <c r="G24" s="147"/>
+      <c r="H24" s="93" t="s">
+        <v>99</v>
+      </c>
+      <c r="I24" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="J24" s="93" t="s">
+        <v>143</v>
+      </c>
+      <c r="K24" s="93" t="s">
+        <v>114</v>
+      </c>
+      <c r="L24" s="93" t="s">
+        <v>118</v>
+      </c>
+      <c r="M24" s="160"/>
+      <c r="N24" s="29"/>
+    </row>
+    <row r="25" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="65"/>
+      <c r="B25" s="144"/>
+      <c r="C25" s="165"/>
+      <c r="D25" s="188">
+        <v>12</v>
+      </c>
+      <c r="E25" s="147"/>
+      <c r="F25" s="204"/>
+      <c r="G25" s="147"/>
+      <c r="H25" s="93" t="s">
+        <v>100</v>
+      </c>
+      <c r="I25" s="93" t="s">
+        <v>163</v>
+      </c>
+      <c r="J25" s="93" t="s">
+        <v>142</v>
+      </c>
+      <c r="K25" s="100" t="s">
+        <v>146</v>
+      </c>
+      <c r="L25" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="160"/>
+      <c r="N25" s="29"/>
+    </row>
+    <row r="26" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="65"/>
+      <c r="B26" s="144"/>
+      <c r="C26" s="165"/>
+      <c r="D26" s="187"/>
+      <c r="E26" s="147"/>
+      <c r="F26" s="204"/>
+      <c r="G26" s="147"/>
+      <c r="H26" s="93" t="s">
+        <v>229</v>
+      </c>
+      <c r="I26" s="93" t="s">
+        <v>230</v>
+      </c>
+      <c r="J26" s="93" t="s">
+        <v>212</v>
+      </c>
+      <c r="K26" s="93" t="s">
+        <v>87</v>
+      </c>
+      <c r="L26" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="M26" s="160"/>
+      <c r="N26" s="29"/>
+    </row>
+    <row r="27" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="65"/>
+      <c r="B27" s="144"/>
+      <c r="C27" s="154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="124">
+        <v>13</v>
+      </c>
+      <c r="E27" s="123" t="s">
+        <v>238</v>
+      </c>
+      <c r="F27" s="200" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="123" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="69" t="s">
+        <v>242</v>
+      </c>
+      <c r="I27" s="69" t="s">
+        <v>165</v>
+      </c>
+      <c r="J27" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="K27" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="L27" s="69" t="s">
+        <v>132</v>
+      </c>
+      <c r="M27" s="158" t="s">
+        <v>60</v>
+      </c>
+      <c r="N27" s="29"/>
+    </row>
+    <row r="28" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="65"/>
+      <c r="B28" s="144"/>
+      <c r="C28" s="154"/>
+      <c r="D28" s="126"/>
+      <c r="E28" s="123"/>
+      <c r="F28" s="201"/>
+      <c r="G28" s="123"/>
+      <c r="H28" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="I28" s="69" t="s">
+        <v>111</v>
+      </c>
+      <c r="J28" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="K28" s="69" t="s">
+        <v>76</v>
+      </c>
+      <c r="L28" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="M28" s="158"/>
+      <c r="N28" s="29"/>
+    </row>
+    <row r="29" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="65"/>
+      <c r="B29" s="144"/>
+      <c r="C29" s="154"/>
+      <c r="D29" s="123">
+        <v>14</v>
+      </c>
+      <c r="E29" s="123"/>
+      <c r="F29" s="201"/>
+      <c r="G29" s="123"/>
+      <c r="H29" s="69" t="s">
+        <v>84</v>
+      </c>
+      <c r="I29" s="69" t="s">
+        <v>160</v>
+      </c>
+      <c r="J29" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="K29" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="L29" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="M29" s="158"/>
+      <c r="N29" s="29"/>
+    </row>
+    <row r="30" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="65"/>
+      <c r="B30" s="144"/>
+      <c r="C30" s="154"/>
+      <c r="D30" s="126"/>
+      <c r="E30" s="123"/>
+      <c r="F30" s="201"/>
+      <c r="G30" s="123"/>
+      <c r="H30" s="69" t="s">
+        <v>243</v>
+      </c>
+      <c r="I30" s="69" t="s">
+        <v>247</v>
+      </c>
+      <c r="J30" s="69" t="s">
+        <v>212</v>
+      </c>
+      <c r="K30" s="69" t="s">
+        <v>155</v>
+      </c>
+      <c r="L30" s="114" t="s">
+        <v>131</v>
+      </c>
+      <c r="M30" s="158"/>
+      <c r="N30" s="29"/>
+    </row>
+    <row r="31" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="65"/>
+      <c r="B31" s="144"/>
+      <c r="C31" s="154"/>
+      <c r="D31" s="123">
+        <v>15</v>
+      </c>
+      <c r="E31" s="123"/>
+      <c r="F31" s="201"/>
+      <c r="G31" s="123"/>
+      <c r="H31" s="69" t="s">
+        <v>183</v>
+      </c>
+      <c r="I31" s="69" t="s">
+        <v>211</v>
+      </c>
+      <c r="J31" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="K31" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="L31" s="113" t="s">
+        <v>132</v>
+      </c>
+      <c r="M31" s="158"/>
+      <c r="N31" s="29"/>
+    </row>
+    <row r="32" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="65"/>
+      <c r="B32" s="144"/>
+      <c r="C32" s="154"/>
+      <c r="D32" s="126"/>
+      <c r="E32" s="123"/>
+      <c r="F32" s="201"/>
+      <c r="G32" s="123"/>
+      <c r="H32" s="69" t="s">
+        <v>162</v>
+      </c>
+      <c r="I32" s="69" t="s">
+        <v>109</v>
+      </c>
+      <c r="J32" s="69" t="s">
+        <v>161</v>
+      </c>
+      <c r="K32" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="L32" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="M32" s="158"/>
+      <c r="N32" s="29"/>
+    </row>
+    <row r="33" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="65"/>
+      <c r="B33" s="144"/>
+      <c r="C33" s="154"/>
+      <c r="D33" s="123">
+        <v>16</v>
+      </c>
+      <c r="E33" s="123"/>
+      <c r="F33" s="201"/>
+      <c r="G33" s="123"/>
+      <c r="H33" s="69" t="s">
+        <v>79</v>
+      </c>
+      <c r="I33" s="69" t="s">
+        <v>65</v>
+      </c>
+      <c r="J33" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="K33" s="69" t="s">
+        <v>228</v>
+      </c>
+      <c r="L33" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="M33" s="158"/>
+      <c r="N33" s="29"/>
+    </row>
+    <row r="34" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="65"/>
+      <c r="B34" s="145"/>
+      <c r="C34" s="163"/>
+      <c r="D34" s="130"/>
+      <c r="E34" s="171"/>
+      <c r="F34" s="202"/>
+      <c r="G34" s="171"/>
+      <c r="H34" s="70" t="s">
+        <v>66</v>
+      </c>
+      <c r="I34" s="70" t="s">
+        <v>158</v>
+      </c>
+      <c r="J34" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="K34" s="70" t="s">
+        <v>75</v>
+      </c>
+      <c r="L34" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="M34" s="159"/>
+      <c r="N34" s="29"/>
+    </row>
+    <row r="35" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="65"/>
+      <c r="B35" s="134" t="s">
+        <v>174</v>
+      </c>
+      <c r="C35" s="140" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="131">
+        <v>17</v>
+      </c>
+      <c r="E35" s="139" t="s">
+        <v>239</v>
+      </c>
+      <c r="F35" s="173" t="s">
+        <v>201</v>
+      </c>
+      <c r="G35" s="139" t="s">
+        <v>35</v>
+      </c>
+      <c r="H35" s="115" t="s">
+        <v>101</v>
+      </c>
+      <c r="I35" s="116" t="s">
+        <v>167</v>
+      </c>
+      <c r="J35" s="116" t="s">
+        <v>192</v>
+      </c>
+      <c r="K35" s="116" t="s">
+        <v>106</v>
+      </c>
+      <c r="L35" s="116" t="s">
+        <v>58</v>
+      </c>
+      <c r="M35" s="56"/>
+      <c r="N35" s="29"/>
+    </row>
+    <row r="36" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="65"/>
+      <c r="B36" s="135"/>
+      <c r="C36" s="141"/>
+      <c r="D36" s="132"/>
+      <c r="E36" s="133"/>
+      <c r="F36" s="174"/>
+      <c r="G36" s="133"/>
+      <c r="H36" s="117" t="s">
+        <v>117</v>
+      </c>
+      <c r="I36" s="117" t="s">
+        <v>160</v>
+      </c>
+      <c r="J36" s="117" t="s">
+        <v>121</v>
+      </c>
+      <c r="K36" s="117" t="s">
+        <v>122</v>
+      </c>
+      <c r="L36" s="117" t="s">
+        <v>120</v>
+      </c>
+      <c r="M36" s="57"/>
+      <c r="N36" s="29"/>
+    </row>
+    <row r="37" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="65"/>
+      <c r="B37" s="135"/>
+      <c r="C37" s="141"/>
+      <c r="D37" s="133">
+        <v>18</v>
+      </c>
+      <c r="E37" s="133"/>
+      <c r="F37" s="174"/>
+      <c r="G37" s="133"/>
+      <c r="H37" s="118" t="s">
+        <v>69</v>
+      </c>
+      <c r="I37" s="117" t="s">
+        <v>72</v>
+      </c>
+      <c r="J37" s="117" t="s">
+        <v>123</v>
+      </c>
+      <c r="K37" s="117" t="s">
+        <v>106</v>
+      </c>
+      <c r="L37" s="117" t="s">
+        <v>118</v>
+      </c>
+      <c r="M37" s="57"/>
+      <c r="N37" s="29"/>
+    </row>
+    <row r="38" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="65"/>
+      <c r="B38" s="135"/>
+      <c r="C38" s="141"/>
+      <c r="D38" s="132"/>
+      <c r="E38" s="133"/>
+      <c r="F38" s="174"/>
+      <c r="G38" s="133"/>
+      <c r="H38" s="117" t="s">
+        <v>51</v>
+      </c>
+      <c r="I38" s="117" t="s">
+        <v>163</v>
+      </c>
+      <c r="J38" s="117" t="s">
+        <v>54</v>
+      </c>
+      <c r="K38" s="117" t="s">
+        <v>248</v>
+      </c>
+      <c r="L38" s="117" t="s">
+        <v>47</v>
+      </c>
+      <c r="M38" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="N38" s="29"/>
+    </row>
+    <row r="39" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="65"/>
+      <c r="B39" s="135"/>
+      <c r="C39" s="141"/>
+      <c r="D39" s="131">
+        <v>19</v>
+      </c>
+      <c r="E39" s="133"/>
+      <c r="F39" s="174"/>
+      <c r="G39" s="133"/>
+      <c r="H39" s="117" t="s">
+        <v>100</v>
+      </c>
+      <c r="I39" s="117" t="s">
+        <v>65</v>
+      </c>
+      <c r="J39" s="117" t="s">
+        <v>240</v>
+      </c>
+      <c r="K39" s="117" t="s">
+        <v>106</v>
+      </c>
+      <c r="L39" s="117" t="s">
+        <v>58</v>
+      </c>
+      <c r="M39" s="57"/>
+      <c r="N39" s="29"/>
+    </row>
+    <row r="40" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="65"/>
+      <c r="B40" s="135"/>
+      <c r="C40" s="141"/>
+      <c r="D40" s="132"/>
+      <c r="E40" s="133"/>
+      <c r="F40" s="174"/>
+      <c r="G40" s="133"/>
+      <c r="H40" s="117" t="s">
+        <v>85</v>
+      </c>
+      <c r="I40" s="117" t="s">
+        <v>166</v>
+      </c>
+      <c r="J40" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="K40" s="117" t="s">
+        <v>122</v>
+      </c>
+      <c r="L40" s="117" t="s">
+        <v>120</v>
+      </c>
+      <c r="M40" s="57"/>
+      <c r="N40" s="29"/>
+    </row>
+    <row r="41" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="65"/>
+      <c r="B41" s="135"/>
+      <c r="C41" s="141"/>
+      <c r="D41" s="133">
+        <v>20</v>
+      </c>
+      <c r="E41" s="133"/>
+      <c r="F41" s="174"/>
+      <c r="G41" s="133"/>
+      <c r="H41" s="117" t="s">
+        <v>84</v>
+      </c>
+      <c r="I41" s="117" t="s">
+        <v>81</v>
+      </c>
+      <c r="J41" s="117" t="s">
+        <v>54</v>
+      </c>
+      <c r="K41" s="117" t="s">
+        <v>106</v>
+      </c>
+      <c r="L41" s="117" t="s">
+        <v>118</v>
+      </c>
+      <c r="M41" s="57"/>
+      <c r="N41" s="29"/>
+    </row>
+    <row r="42" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="65"/>
+      <c r="B42" s="135"/>
+      <c r="C42" s="141"/>
+      <c r="D42" s="132"/>
+      <c r="E42" s="133"/>
+      <c r="F42" s="174"/>
+      <c r="G42" s="133"/>
+      <c r="H42" s="119" t="s">
+        <v>99</v>
+      </c>
+      <c r="I42" s="119" t="s">
+        <v>102</v>
+      </c>
+      <c r="J42" s="117" t="s">
+        <v>126</v>
+      </c>
+      <c r="K42" s="117" t="s">
+        <v>248</v>
+      </c>
+      <c r="L42" s="117" t="s">
+        <v>47</v>
+      </c>
+      <c r="M42" s="57"/>
+      <c r="N42" s="29"/>
+    </row>
+    <row r="43" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="65"/>
+      <c r="B43" s="135"/>
+      <c r="C43" s="166" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="120">
+        <v>21</v>
+      </c>
+      <c r="E43" s="120" t="s">
         <v>27</v>
       </c>
-      <c r="G2" s="42" t="s">
-[...11 lines deleted...]
-      <c r="K2" s="56" t="s">
+      <c r="F43" s="172" t="s">
+        <v>169</v>
+      </c>
+      <c r="G43" s="120" t="s">
+        <v>32</v>
+      </c>
+      <c r="H43" s="101" t="s">
+        <v>200</v>
+      </c>
+      <c r="I43" s="101" t="s">
+        <v>163</v>
+      </c>
+      <c r="J43" s="102" t="s">
+        <v>55</v>
+      </c>
+      <c r="K43" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="L43" s="102" t="s">
+        <v>106</v>
+      </c>
+      <c r="M43" s="161" t="s">
+        <v>61</v>
+      </c>
+      <c r="N43" s="29"/>
+    </row>
+    <row r="44" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="65"/>
+      <c r="B44" s="135"/>
+      <c r="C44" s="166"/>
+      <c r="D44" s="121"/>
+      <c r="E44" s="120"/>
+      <c r="F44" s="172"/>
+      <c r="G44" s="120"/>
+      <c r="H44" s="102" t="s">
+        <v>218</v>
+      </c>
+      <c r="I44" s="101" t="s">
+        <v>110</v>
+      </c>
+      <c r="J44" s="102" t="s">
+        <v>56</v>
+      </c>
+      <c r="K44" s="102" t="s">
+        <v>221</v>
+      </c>
+      <c r="L44" s="102" t="s">
+        <v>106</v>
+      </c>
+      <c r="M44" s="161"/>
+      <c r="N44" s="29"/>
+    </row>
+    <row r="45" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="65"/>
+      <c r="B45" s="135"/>
+      <c r="C45" s="166"/>
+      <c r="D45" s="120">
+        <v>22</v>
+      </c>
+      <c r="E45" s="120"/>
+      <c r="F45" s="172"/>
+      <c r="G45" s="120"/>
+      <c r="H45" s="102" t="s">
+        <v>104</v>
+      </c>
+      <c r="I45" s="101" t="s">
+        <v>164</v>
+      </c>
+      <c r="J45" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="K45" s="102" t="s">
+        <v>220</v>
+      </c>
+      <c r="L45" s="102" t="s">
+        <v>118</v>
+      </c>
+      <c r="M45" s="161"/>
+      <c r="N45" s="29"/>
+    </row>
+    <row r="46" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="65"/>
+      <c r="B46" s="135"/>
+      <c r="C46" s="166"/>
+      <c r="D46" s="122"/>
+      <c r="E46" s="120"/>
+      <c r="F46" s="172"/>
+      <c r="G46" s="120"/>
+      <c r="H46" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="I46" s="101" t="s">
+        <v>166</v>
+      </c>
+      <c r="J46" s="102" t="s">
         <v>189</v>
       </c>
-      <c r="L2" s="56" t="s">
-[...9 lines deleted...]
-      <c r="B3" s="198" t="s">
+      <c r="K46" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="L46" s="102" t="s">
+        <v>118</v>
+      </c>
+      <c r="M46" s="161"/>
+      <c r="N46" s="29"/>
+    </row>
+    <row r="47" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="65"/>
+      <c r="B47" s="135"/>
+      <c r="C47" s="166"/>
+      <c r="D47" s="127">
+        <v>23</v>
+      </c>
+      <c r="E47" s="120"/>
+      <c r="F47" s="172"/>
+      <c r="G47" s="120"/>
+      <c r="H47" s="102" t="s">
+        <v>216</v>
+      </c>
+      <c r="I47" s="102" t="s">
+        <v>104</v>
+      </c>
+      <c r="J47" s="102" t="s">
+        <v>50</v>
+      </c>
+      <c r="K47" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="L47" s="102" t="s">
+        <v>58</v>
+      </c>
+      <c r="M47" s="161"/>
+      <c r="N47" s="29"/>
+    </row>
+    <row r="48" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="65"/>
+      <c r="B48" s="135"/>
+      <c r="C48" s="166"/>
+      <c r="D48" s="121"/>
+      <c r="E48" s="120"/>
+      <c r="F48" s="172"/>
+      <c r="G48" s="120"/>
+      <c r="H48" s="102" t="s">
+        <v>13</v>
+      </c>
+      <c r="I48" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="J48" s="102" t="s">
+        <v>62</v>
+      </c>
+      <c r="K48" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="L48" s="102" t="s">
+        <v>58</v>
+      </c>
+      <c r="M48" s="161"/>
+      <c r="N48" s="29"/>
+    </row>
+    <row r="49" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="65"/>
+      <c r="B49" s="135"/>
+      <c r="C49" s="166"/>
+      <c r="D49" s="120">
+        <v>24</v>
+      </c>
+      <c r="E49" s="120"/>
+      <c r="F49" s="172"/>
+      <c r="G49" s="120"/>
+      <c r="H49" s="103" t="s">
+        <v>249</v>
+      </c>
+      <c r="I49" s="102" t="s">
+        <v>100</v>
+      </c>
+      <c r="J49" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="K49" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="L49" s="102" t="s">
+        <v>106</v>
+      </c>
+      <c r="M49" s="161"/>
+      <c r="N49" s="29"/>
+    </row>
+    <row r="50" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="65"/>
+      <c r="B50" s="135"/>
+      <c r="C50" s="166"/>
+      <c r="D50" s="121"/>
+      <c r="E50" s="120"/>
+      <c r="F50" s="172"/>
+      <c r="G50" s="120"/>
+      <c r="H50" s="104" t="s">
+        <v>69</v>
+      </c>
+      <c r="I50" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="J50" s="102" t="s">
+        <v>54</v>
+      </c>
+      <c r="K50" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="L50" s="102" t="s">
+        <v>118</v>
+      </c>
+      <c r="M50" s="161"/>
+      <c r="N50" s="29"/>
+    </row>
+    <row r="51" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="65"/>
+      <c r="B51" s="135"/>
+      <c r="C51" s="175" t="s">
+        <v>20</v>
+      </c>
+      <c r="D51" s="138">
+        <v>25</v>
+      </c>
+      <c r="E51" s="137" t="s">
+        <v>222</v>
+      </c>
+      <c r="F51" s="177" t="s">
+        <v>28</v>
+      </c>
+      <c r="G51" s="179" t="s">
+        <v>98</v>
+      </c>
+      <c r="H51" s="88" t="s">
+        <v>81</v>
+      </c>
+      <c r="I51" s="88" t="s">
+        <v>165</v>
+      </c>
+      <c r="J51" s="89" t="s">
+        <v>217</v>
+      </c>
+      <c r="K51" s="88" t="s">
+        <v>48</v>
+      </c>
+      <c r="L51" s="88" t="s">
+        <v>118</v>
+      </c>
+      <c r="M51" s="196" t="s">
+        <v>61</v>
+      </c>
+      <c r="N51" s="29"/>
+    </row>
+    <row r="52" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="65"/>
+      <c r="B52" s="135"/>
+      <c r="C52" s="175"/>
+      <c r="D52" s="129"/>
+      <c r="E52" s="138"/>
+      <c r="F52" s="177"/>
+      <c r="G52" s="179"/>
+      <c r="H52" s="88" t="s">
+        <v>74</v>
+      </c>
+      <c r="I52" s="88" t="s">
+        <v>153</v>
+      </c>
+      <c r="J52" s="88" t="s">
+        <v>129</v>
+      </c>
+      <c r="K52" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="L52" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="M52" s="157"/>
+      <c r="N52" s="29"/>
+    </row>
+    <row r="53" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="65"/>
+      <c r="B53" s="135"/>
+      <c r="C53" s="175"/>
+      <c r="D53" s="128">
+        <v>26</v>
+      </c>
+      <c r="E53" s="138"/>
+      <c r="F53" s="177"/>
+      <c r="G53" s="179"/>
+      <c r="H53" s="88" t="s">
+        <v>200</v>
+      </c>
+      <c r="I53" s="88" t="s">
+        <v>158</v>
+      </c>
+      <c r="J53" s="88" t="s">
+        <v>10</v>
+      </c>
+      <c r="K53" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="L53" s="88" t="s">
+        <v>130</v>
+      </c>
+      <c r="M53" s="157"/>
+      <c r="N53" s="29"/>
+    </row>
+    <row r="54" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="65"/>
+      <c r="B54" s="135"/>
+      <c r="C54" s="175"/>
+      <c r="D54" s="129"/>
+      <c r="E54" s="138"/>
+      <c r="F54" s="177"/>
+      <c r="G54" s="179"/>
+      <c r="H54" s="88" t="s">
+        <v>219</v>
+      </c>
+      <c r="I54" s="88" t="s">
+        <v>70</v>
+      </c>
+      <c r="J54" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="K54" s="88" t="s">
+        <v>128</v>
+      </c>
+      <c r="L54" s="88" t="s">
+        <v>47</v>
+      </c>
+      <c r="M54" s="157"/>
+      <c r="N54" s="29"/>
+    </row>
+    <row r="55" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="65"/>
+      <c r="B55" s="135"/>
+      <c r="C55" s="175"/>
+      <c r="D55" s="128">
+        <v>27</v>
+      </c>
+      <c r="E55" s="138"/>
+      <c r="F55" s="177"/>
+      <c r="G55" s="179"/>
+      <c r="H55" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="88" t="s">
+        <v>159</v>
+      </c>
+      <c r="J55" s="88" t="s">
+        <v>8</v>
+      </c>
+      <c r="K55" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="L55" s="88" t="s">
+        <v>118</v>
+      </c>
+      <c r="M55" s="157"/>
+      <c r="N55" s="29"/>
+    </row>
+    <row r="56" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="65"/>
+      <c r="B56" s="135"/>
+      <c r="C56" s="175"/>
+      <c r="D56" s="129"/>
+      <c r="E56" s="138"/>
+      <c r="F56" s="177"/>
+      <c r="G56" s="179"/>
+      <c r="H56" s="88" t="s">
         <v>72</v>
       </c>
-      <c r="C3" s="141" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="217" t="s">
+      <c r="I56" s="88" t="s">
+        <v>167</v>
+      </c>
+      <c r="J56" s="88" t="s">
+        <v>10</v>
+      </c>
+      <c r="K56" s="88" t="s">
+        <v>128</v>
+      </c>
+      <c r="L56" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="M56" s="157"/>
+      <c r="N56" s="29"/>
+    </row>
+    <row r="57" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="65"/>
+      <c r="B57" s="135"/>
+      <c r="C57" s="175"/>
+      <c r="D57" s="128">
+        <v>28</v>
+      </c>
+      <c r="E57" s="138"/>
+      <c r="F57" s="177"/>
+      <c r="G57" s="179"/>
+      <c r="H57" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="I57" s="97" t="s">
+        <v>102</v>
+      </c>
+      <c r="J57" s="89" t="s">
+        <v>217</v>
+      </c>
+      <c r="K57" s="88" t="s">
+        <v>227</v>
+      </c>
+      <c r="L57" s="88" t="s">
+        <v>130</v>
+      </c>
+      <c r="M57" s="157"/>
+      <c r="N57" s="29"/>
+    </row>
+    <row r="58" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="65"/>
+      <c r="B58" s="136"/>
+      <c r="C58" s="143"/>
+      <c r="D58" s="149"/>
+      <c r="E58" s="129"/>
+      <c r="F58" s="178"/>
+      <c r="G58" s="180"/>
+      <c r="H58" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="I58" s="91" t="s">
+        <v>110</v>
+      </c>
+      <c r="J58" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="K58" s="91" t="s">
+        <v>128</v>
+      </c>
+      <c r="L58" s="91" t="s">
+        <v>47</v>
+      </c>
+      <c r="M58" s="197"/>
+      <c r="N58" s="29"/>
+    </row>
+    <row r="59" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="65"/>
+      <c r="B59" s="134" t="s">
+        <v>181</v>
+      </c>
+      <c r="C59" s="176" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="186">
+        <v>29</v>
+      </c>
+      <c r="E59" s="181" t="s">
+        <v>235</v>
+      </c>
+      <c r="F59" s="182" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" s="184" t="s">
+        <v>234</v>
+      </c>
+      <c r="H59" s="93" t="s">
+        <v>162</v>
+      </c>
+      <c r="I59" s="106" t="s">
+        <v>109</v>
+      </c>
+      <c r="J59" s="106" t="s">
+        <v>86</v>
+      </c>
+      <c r="K59" s="106" t="s">
+        <v>48</v>
+      </c>
+      <c r="L59" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="M59" s="54"/>
+      <c r="N59" s="29"/>
+    </row>
+    <row r="60" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="65"/>
+      <c r="B60" s="135"/>
+      <c r="C60" s="165"/>
+      <c r="D60" s="187"/>
+      <c r="E60" s="147"/>
+      <c r="F60" s="183"/>
+      <c r="G60" s="185"/>
+      <c r="H60" s="93" t="s">
+        <v>152</v>
+      </c>
+      <c r="I60" s="99" t="s">
+        <v>81</v>
+      </c>
+      <c r="J60" s="99" t="s">
+        <v>54</v>
+      </c>
+      <c r="K60" s="99" t="s">
+        <v>87</v>
+      </c>
+      <c r="L60" s="99" t="s">
+        <v>118</v>
+      </c>
+      <c r="M60" s="55"/>
+      <c r="N60" s="29"/>
+    </row>
+    <row r="61" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="65"/>
+      <c r="B61" s="135"/>
+      <c r="C61" s="165"/>
+      <c r="D61" s="188">
+        <v>30</v>
+      </c>
+      <c r="E61" s="147"/>
+      <c r="F61" s="183"/>
+      <c r="G61" s="185"/>
+      <c r="H61" s="93" t="s">
+        <v>229</v>
+      </c>
+      <c r="I61" s="99" t="s">
+        <v>247</v>
+      </c>
+      <c r="J61" s="99" t="s">
+        <v>134</v>
+      </c>
+      <c r="K61" s="99" t="s">
+        <v>155</v>
+      </c>
+      <c r="L61" s="99" t="s">
+        <v>154</v>
+      </c>
+      <c r="M61" s="55"/>
+      <c r="N61" s="29"/>
+    </row>
+    <row r="62" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="65"/>
+      <c r="B62" s="135"/>
+      <c r="C62" s="165"/>
+      <c r="D62" s="187"/>
+      <c r="E62" s="147"/>
+      <c r="F62" s="183"/>
+      <c r="G62" s="185"/>
+      <c r="H62" s="99" t="s">
+        <v>159</v>
+      </c>
+      <c r="I62" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="J62" s="99" t="s">
+        <v>52</v>
+      </c>
+      <c r="K62" s="99" t="s">
+        <v>89</v>
+      </c>
+      <c r="L62" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="M62" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N62" s="29"/>
+    </row>
+    <row r="63" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="65"/>
+      <c r="B63" s="135"/>
+      <c r="C63" s="165"/>
+      <c r="D63" s="186">
+        <v>31</v>
+      </c>
+      <c r="E63" s="147"/>
+      <c r="F63" s="183"/>
+      <c r="G63" s="185"/>
+      <c r="H63" s="99" t="s">
+        <v>84</v>
+      </c>
+      <c r="I63" s="99" t="s">
+        <v>160</v>
+      </c>
+      <c r="J63" s="99" t="s">
+        <v>80</v>
+      </c>
+      <c r="K63" s="99" t="s">
+        <v>87</v>
+      </c>
+      <c r="L63" s="99" t="s">
+        <v>47</v>
+      </c>
+      <c r="M63" s="55"/>
+      <c r="N63" s="29"/>
+    </row>
+    <row r="64" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="65"/>
+      <c r="B64" s="135"/>
+      <c r="C64" s="165"/>
+      <c r="D64" s="187"/>
+      <c r="E64" s="147"/>
+      <c r="F64" s="183"/>
+      <c r="G64" s="185"/>
+      <c r="H64" s="107" t="s">
+        <v>70</v>
+      </c>
+      <c r="I64" s="99" t="s">
+        <v>158</v>
+      </c>
+      <c r="J64" s="99" t="s">
+        <v>133</v>
+      </c>
+      <c r="K64" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="L64" s="99" t="s">
+        <v>118</v>
+      </c>
+      <c r="M64" s="55"/>
+      <c r="N64" s="29"/>
+    </row>
+    <row r="65" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="65"/>
+      <c r="B65" s="135"/>
+      <c r="C65" s="165"/>
+      <c r="D65" s="188">
+        <v>32</v>
+      </c>
+      <c r="E65" s="147"/>
+      <c r="F65" s="183"/>
+      <c r="G65" s="185"/>
+      <c r="H65" s="93" t="s">
+        <v>74</v>
+      </c>
+      <c r="I65" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="J65" s="99" t="s">
+        <v>52</v>
+      </c>
+      <c r="K65" s="99" t="s">
+        <v>133</v>
+      </c>
+      <c r="L65" s="99" t="s">
+        <v>154</v>
+      </c>
+      <c r="M65" s="55"/>
+      <c r="N65" s="29"/>
+    </row>
+    <row r="66" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="65"/>
+      <c r="B66" s="135"/>
+      <c r="C66" s="165"/>
+      <c r="D66" s="187"/>
+      <c r="E66" s="147"/>
+      <c r="F66" s="183"/>
+      <c r="G66" s="185"/>
+      <c r="H66" s="93" t="s">
+        <v>219</v>
+      </c>
+      <c r="I66" s="99" t="s">
+        <v>85</v>
+      </c>
+      <c r="J66" s="99" t="s">
+        <v>54</v>
+      </c>
+      <c r="K66" s="99" t="s">
+        <v>155</v>
+      </c>
+      <c r="L66" s="99" t="s">
+        <v>47</v>
+      </c>
+      <c r="M66" s="55"/>
+      <c r="N66" s="29"/>
+    </row>
+    <row r="67" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="65"/>
+      <c r="B67" s="135"/>
+      <c r="C67" s="154" t="s">
+        <v>22</v>
+      </c>
+      <c r="D67" s="123">
         <v>33</v>
       </c>
-      <c r="G3" s="219" t="s">
-[...17 lines deleted...]
-      <c r="M3" s="207" t="s">
+      <c r="E67" s="190" t="s">
+        <v>236</v>
+      </c>
+      <c r="F67" s="193" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" s="190" t="s">
+        <v>33</v>
+      </c>
+      <c r="H67" s="69" t="s">
+        <v>243</v>
+      </c>
+      <c r="I67" s="112" t="s">
+        <v>163</v>
+      </c>
+      <c r="J67" s="112" t="s">
+        <v>41</v>
+      </c>
+      <c r="K67" s="69" t="s">
+        <v>76</v>
+      </c>
+      <c r="L67" s="113" t="s">
+        <v>132</v>
+      </c>
+      <c r="M67" s="205" t="s">
+        <v>60</v>
+      </c>
+      <c r="N67" s="29"/>
+    </row>
+    <row r="68" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="65"/>
+      <c r="B68" s="135"/>
+      <c r="C68" s="154"/>
+      <c r="D68" s="124"/>
+      <c r="E68" s="191"/>
+      <c r="F68" s="194"/>
+      <c r="G68" s="191"/>
+      <c r="H68" s="69" t="s">
+        <v>67</v>
+      </c>
+      <c r="I68" s="69" t="s">
         <v>112</v>
       </c>
-      <c r="N3" s="30"/>
-[...12 lines deleted...]
-      <c r="I4" s="80" t="s">
+      <c r="J68" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="K68" s="69" t="s">
+        <v>228</v>
+      </c>
+      <c r="L68" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="M68" s="205"/>
+      <c r="N68" s="29"/>
+    </row>
+    <row r="69" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="65"/>
+      <c r="B69" s="135"/>
+      <c r="C69" s="155"/>
+      <c r="D69" s="125">
+        <v>34</v>
+      </c>
+      <c r="E69" s="192"/>
+      <c r="F69" s="194"/>
+      <c r="G69" s="191"/>
+      <c r="H69" s="69" t="s">
+        <v>183</v>
+      </c>
+      <c r="I69" s="69" t="s">
+        <v>109</v>
+      </c>
+      <c r="J69" s="69" t="s">
+        <v>135</v>
+      </c>
+      <c r="K69" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="L69" s="113" t="s">
+        <v>136</v>
+      </c>
+      <c r="M69" s="205"/>
+      <c r="N69" s="29"/>
+    </row>
+    <row r="70" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="65"/>
+      <c r="B70" s="135"/>
+      <c r="C70" s="155"/>
+      <c r="D70" s="125"/>
+      <c r="E70" s="192"/>
+      <c r="F70" s="194"/>
+      <c r="G70" s="191"/>
+      <c r="H70" s="69" t="s">
+        <v>159</v>
+      </c>
+      <c r="I70" s="69" t="s">
+        <v>211</v>
+      </c>
+      <c r="J70" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="K70" s="69" t="s">
+        <v>43</v>
+      </c>
+      <c r="L70" s="114" t="s">
+        <v>138</v>
+      </c>
+      <c r="M70" s="205"/>
+      <c r="N70" s="29"/>
+    </row>
+    <row r="71" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="65"/>
+      <c r="B71" s="135"/>
+      <c r="C71" s="155"/>
+      <c r="D71" s="125">
+        <v>35</v>
+      </c>
+      <c r="E71" s="192"/>
+      <c r="F71" s="194"/>
+      <c r="G71" s="191"/>
+      <c r="H71" s="69" t="s">
+        <v>85</v>
+      </c>
+      <c r="I71" s="69" t="s">
+        <v>65</v>
+      </c>
+      <c r="J71" s="69" t="s">
+        <v>128</v>
+      </c>
+      <c r="K71" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="L71" s="113" t="s">
+        <v>132</v>
+      </c>
+      <c r="M71" s="205"/>
+      <c r="N71" s="29"/>
+    </row>
+    <row r="72" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="65"/>
+      <c r="B72" s="135"/>
+      <c r="C72" s="155"/>
+      <c r="D72" s="125"/>
+      <c r="E72" s="192"/>
+      <c r="F72" s="194"/>
+      <c r="G72" s="191"/>
+      <c r="H72" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="I72" s="69" t="s">
+        <v>158</v>
+      </c>
+      <c r="J72" s="69" t="s">
+        <v>53</v>
+      </c>
+      <c r="K72" s="69" t="s">
+        <v>228</v>
+      </c>
+      <c r="L72" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="M72" s="205"/>
+      <c r="N72" s="29"/>
+    </row>
+    <row r="73" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="65"/>
+      <c r="B73" s="135"/>
+      <c r="C73" s="154"/>
+      <c r="D73" s="124">
+        <v>36</v>
+      </c>
+      <c r="E73" s="191"/>
+      <c r="F73" s="194"/>
+      <c r="G73" s="191"/>
+      <c r="H73" s="69" t="s">
+        <v>78</v>
+      </c>
+      <c r="I73" s="69" t="s">
+        <v>70</v>
+      </c>
+      <c r="J73" s="69" t="s">
+        <v>128</v>
+      </c>
+      <c r="K73" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="L73" s="113" t="s">
+        <v>136</v>
+      </c>
+      <c r="M73" s="205"/>
+      <c r="N73" s="29"/>
+    </row>
+    <row r="74" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="65"/>
+      <c r="B74" s="135"/>
+      <c r="C74" s="154"/>
+      <c r="D74" s="126"/>
+      <c r="E74" s="191"/>
+      <c r="F74" s="194"/>
+      <c r="G74" s="191"/>
+      <c r="H74" s="69" t="s">
+        <v>229</v>
+      </c>
+      <c r="I74" s="69" t="s">
+        <v>165</v>
+      </c>
+      <c r="J74" s="69" t="s">
+        <v>135</v>
+      </c>
+      <c r="K74" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="L74" s="114" t="s">
+        <v>138</v>
+      </c>
+      <c r="M74" s="206"/>
+      <c r="N74" s="29"/>
+    </row>
+    <row r="75" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="65"/>
+      <c r="B75" s="135"/>
+      <c r="C75" s="150" t="s">
+        <v>23</v>
+      </c>
+      <c r="D75" s="127">
+        <v>37</v>
+      </c>
+      <c r="E75" s="152" t="s">
+        <v>27</v>
+      </c>
+      <c r="F75" s="207" t="s">
+        <v>34</v>
+      </c>
+      <c r="G75" s="152" t="s">
+        <v>36</v>
+      </c>
+      <c r="H75" s="104" t="s">
+        <v>69</v>
+      </c>
+      <c r="I75" s="104" t="s">
+        <v>110</v>
+      </c>
+      <c r="J75" s="102" t="s">
+        <v>139</v>
+      </c>
+      <c r="K75" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="L75" s="102" t="s">
+        <v>250</v>
+      </c>
+      <c r="M75" s="198" t="s">
+        <v>61</v>
+      </c>
+      <c r="N75" s="29"/>
+    </row>
+    <row r="76" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="65"/>
+      <c r="B76" s="135"/>
+      <c r="C76" s="150"/>
+      <c r="D76" s="121"/>
+      <c r="E76" s="152"/>
+      <c r="F76" s="207"/>
+      <c r="G76" s="152"/>
+      <c r="H76" s="102" t="s">
+        <v>103</v>
+      </c>
+      <c r="I76" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="J76" s="102" t="s">
         <v>192</v>
       </c>
-      <c r="J4" s="80" t="s">
-[...27 lines deleted...]
-      <c r="J5" s="80" t="s">
+      <c r="K76" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="L76" s="102" t="s">
+        <v>118</v>
+      </c>
+      <c r="M76" s="161"/>
+      <c r="N76" s="29"/>
+    </row>
+    <row r="77" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="65"/>
+      <c r="B77" s="135"/>
+      <c r="C77" s="150"/>
+      <c r="D77" s="120">
+        <v>38</v>
+      </c>
+      <c r="E77" s="152"/>
+      <c r="F77" s="207"/>
+      <c r="G77" s="152"/>
+      <c r="H77" s="101" t="s">
+        <v>99</v>
+      </c>
+      <c r="I77" s="101" t="s">
+        <v>158</v>
+      </c>
+      <c r="J77" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="K77" s="102" t="s">
+        <v>251</v>
+      </c>
+      <c r="L77" s="102" t="s">
+        <v>58</v>
+      </c>
+      <c r="M77" s="161"/>
+      <c r="N77" s="29"/>
+    </row>
+    <row r="78" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="65"/>
+      <c r="B78" s="135"/>
+      <c r="C78" s="150"/>
+      <c r="D78" s="121"/>
+      <c r="E78" s="152"/>
+      <c r="F78" s="207"/>
+      <c r="G78" s="152"/>
+      <c r="H78" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="80" t="s">
+      <c r="I78" s="101" t="s">
+        <v>164</v>
+      </c>
+      <c r="J78" s="102" t="s">
+        <v>140</v>
+      </c>
+      <c r="K78" s="102" t="s">
+        <v>250</v>
+      </c>
+      <c r="L78" s="102" t="s">
+        <v>137</v>
+      </c>
+      <c r="M78" s="161"/>
+      <c r="N78" s="29"/>
+    </row>
+    <row r="79" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="65"/>
+      <c r="B79" s="135"/>
+      <c r="C79" s="150"/>
+      <c r="D79" s="120">
+        <v>39</v>
+      </c>
+      <c r="E79" s="152"/>
+      <c r="F79" s="207"/>
+      <c r="G79" s="152"/>
+      <c r="H79" s="102" t="s">
+        <v>74</v>
+      </c>
+      <c r="I79" s="101" t="s">
+        <v>102</v>
+      </c>
+      <c r="J79" s="102" t="s">
+        <v>62</v>
+      </c>
+      <c r="K79" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="L79" s="102" t="s">
+        <v>47</v>
+      </c>
+      <c r="M79" s="161"/>
+      <c r="N79" s="29"/>
+    </row>
+    <row r="80" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="65"/>
+      <c r="B80" s="135"/>
+      <c r="C80" s="150"/>
+      <c r="D80" s="121"/>
+      <c r="E80" s="152"/>
+      <c r="F80" s="207"/>
+      <c r="G80" s="152"/>
+      <c r="H80" s="102" t="s">
+        <v>100</v>
+      </c>
+      <c r="I80" s="102" t="s">
+        <v>163</v>
+      </c>
+      <c r="J80" s="102" t="s">
+        <v>139</v>
+      </c>
+      <c r="K80" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="L80" s="102" t="s">
+        <v>118</v>
+      </c>
+      <c r="M80" s="161"/>
+      <c r="N80" s="29"/>
+    </row>
+    <row r="81" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="65"/>
+      <c r="B81" s="135"/>
+      <c r="C81" s="150"/>
+      <c r="D81" s="120">
+        <v>40</v>
+      </c>
+      <c r="E81" s="152"/>
+      <c r="F81" s="207"/>
+      <c r="G81" s="152"/>
+      <c r="H81" s="102" t="s">
         <v>105</v>
       </c>
-      <c r="L5" s="82" t="s">
-[...107 lines deleted...]
-      <c r="L9" s="80" t="s">
+      <c r="I81" s="102" t="s">
+        <v>167</v>
+      </c>
+      <c r="J81" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="K81" s="102" t="s">
+        <v>251</v>
+      </c>
+      <c r="L81" s="102" t="s">
+        <v>137</v>
+      </c>
+      <c r="M81" s="161"/>
+      <c r="N81" s="29"/>
+    </row>
+    <row r="82" spans="1:14" s="14" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="65"/>
+      <c r="B82" s="136"/>
+      <c r="C82" s="151"/>
+      <c r="D82" s="122"/>
+      <c r="E82" s="153"/>
+      <c r="F82" s="208"/>
+      <c r="G82" s="153"/>
+      <c r="H82" s="108" t="s">
         <v>71</v>
       </c>
-      <c r="M9" s="208"/>
-[...52 lines deleted...]
-      <c r="J11" s="80" t="s">
+      <c r="I82" s="108" t="s">
+        <v>65</v>
+      </c>
+      <c r="J82" s="109" t="s">
         <v>140</v>
       </c>
-      <c r="K11" s="80" t="s">
-[...2010 lines deleted...]
-      <c r="N82" s="30"/>
+      <c r="K82" s="102" t="s">
+        <v>250</v>
+      </c>
+      <c r="L82" s="109" t="s">
+        <v>47</v>
+      </c>
+      <c r="M82" s="199"/>
+      <c r="N82" s="29"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" showPageBreaks="1" fitToPage="1" printArea="1">
       <selection activeCell="E11" sqref="E11:E18"/>
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
       <pageSetup paperSize="8" scale="69" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="91">
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="M51:M58"/>
     <mergeCell ref="M75:M82"/>
     <mergeCell ref="G19:G26"/>
     <mergeCell ref="F27:F34"/>
     <mergeCell ref="G27:G34"/>
     <mergeCell ref="F19:F26"/>
     <mergeCell ref="M67:M74"/>
     <mergeCell ref="G75:G82"/>
     <mergeCell ref="G35:G42"/>
     <mergeCell ref="F75:F82"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="D29:D30"/>
@@ -6409,97 +6501,500 @@
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="C75:C82"/>
     <mergeCell ref="E75:E82"/>
     <mergeCell ref="C67:C74"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="D37:D38"/>
     <mergeCell ref="D39:D40"/>
     <mergeCell ref="D41:D42"/>
     <mergeCell ref="D43:D44"/>
     <mergeCell ref="D45:D46"/>
     <mergeCell ref="D47:D48"/>
     <mergeCell ref="D49:D50"/>
     <mergeCell ref="D53:D54"/>
     <mergeCell ref="D77:D78"/>
     <mergeCell ref="D79:D80"/>
     <mergeCell ref="D81:D82"/>
     <mergeCell ref="D67:D68"/>
     <mergeCell ref="D69:D70"/>
     <mergeCell ref="D71:D72"/>
     <mergeCell ref="D73:D74"/>
     <mergeCell ref="D75:D76"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="I10" r:id="rId2" xr:uid="{25A8D510-FAEA-4511-BFE6-E5BE52623595}"/>
+    <hyperlink ref="I20" r:id="rId3" xr:uid="{701EACD2-63C8-4B4A-BD63-F7DAD078FEAF}"/>
+    <hyperlink ref="H24" r:id="rId4" xr:uid="{7273F34F-5952-49A1-92E3-042E706CB9D0}"/>
+    <hyperlink ref="H25" r:id="rId5" xr:uid="{18C6FA63-5D82-4CE0-BA7C-CA8730F8515E}"/>
+    <hyperlink ref="H26" r:id="rId6" xr:uid="{A11B62DD-2326-4C07-BA2B-2009222C713F}"/>
+    <hyperlink ref="I26" r:id="rId7" xr:uid="{7CC80520-74A8-45CC-B55C-4B315B49EAB9}"/>
+    <hyperlink ref="H30" r:id="rId8" xr:uid="{7426EA5F-802E-4B34-A786-5B963D7F3FB3}"/>
+    <hyperlink ref="H39" r:id="rId9" xr:uid="{99544900-5D03-471E-967C-113CD98DEFBC}"/>
+    <hyperlink ref="H42" r:id="rId10" xr:uid="{A6D4DAA3-1FA0-493F-8DE1-370B3584B0B5}"/>
+    <hyperlink ref="H44" r:id="rId11" display="Seeräuber-Fangis" xr:uid="{D9727BF9-EFCE-4713-8057-9FEF5ABC5D21}"/>
+    <hyperlink ref="H45" r:id="rId12" xr:uid="{65BE18B5-EC18-4CE6-A801-F75DF4940857}"/>
+    <hyperlink ref="H46" r:id="rId13" xr:uid="{A7C08EF4-B17F-4E9B-8D86-B7BFA15082BC}"/>
+    <hyperlink ref="I49" r:id="rId14" xr:uid="{0D48CA70-DF57-417D-8FBE-1811FB68B06B}"/>
+    <hyperlink ref="J53" r:id="rId15" xr:uid="{50655E0E-36C0-428F-86FF-C39D28AEE2C2}"/>
+    <hyperlink ref="J56" r:id="rId16" xr:uid="{FEE597C2-8D8C-4251-816F-45BB2E7CA954}"/>
+    <hyperlink ref="H80" r:id="rId17" xr:uid="{DEC82AE0-A371-41E3-985A-3785876B1D55}"/>
+    <hyperlink ref="H81" r:id="rId18" xr:uid="{7B77A7A6-DCCC-4225-AD3A-2F2BAA4E878B}"/>
+    <hyperlink ref="J3" r:id="rId19" xr:uid="{4879767C-AA04-43F5-8C07-CA3709E0E0DA}"/>
+    <hyperlink ref="L3" r:id="rId20" xr:uid="{C72925D7-05D8-496D-9A46-C01FFF70F697}"/>
+    <hyperlink ref="L6" r:id="rId21" xr:uid="{0F6A484F-5ED2-4244-B01D-500F44BA0B4D}"/>
+    <hyperlink ref="L8" r:id="rId22" xr:uid="{B9F3336C-A785-41D0-872F-8EA01ACC3EA2}"/>
+    <hyperlink ref="L38" r:id="rId23" xr:uid="{4F52BE8B-0565-4B2C-A6AB-DA085A09CAC3}"/>
+    <hyperlink ref="L59" r:id="rId24" xr:uid="{124CA2B3-8B16-477C-8EC4-57E5EE2DEF66}"/>
+    <hyperlink ref="H4" r:id="rId25" xr:uid="{F2E0E02F-0955-4A2D-9100-700FDBB8AD3D}"/>
+    <hyperlink ref="J4" r:id="rId26" xr:uid="{D8E85009-A5D2-484F-9CEB-F1A12F4DB272}"/>
+    <hyperlink ref="K4" r:id="rId27" xr:uid="{8AAC29F9-87CB-4425-91FE-551C2E164BA6}"/>
+    <hyperlink ref="L4" r:id="rId28" xr:uid="{6996C4E2-6792-4667-9799-689798F1BE4F}"/>
+    <hyperlink ref="K34" r:id="rId29" xr:uid="{1F4CFEA9-AB1D-44CD-BB22-D9CF6E532E24}"/>
+    <hyperlink ref="K53" r:id="rId30" xr:uid="{8A759A31-3135-4661-9D65-FB572083BB61}"/>
+    <hyperlink ref="I5" r:id="rId31" xr:uid="{A0996171-41E2-4B1A-8BAC-EC9E95BCFEE5}"/>
+    <hyperlink ref="J5" r:id="rId32" xr:uid="{6DF051ED-A544-4160-A6E0-1E54A9A21B70}"/>
+    <hyperlink ref="K5" r:id="rId33" xr:uid="{487277AA-9355-4701-94FF-505C51AE8D44}"/>
+    <hyperlink ref="L5" r:id="rId34" xr:uid="{76A070B4-08EB-496C-ACE2-993D61B055A7}"/>
+    <hyperlink ref="L13" r:id="rId35" xr:uid="{E8F284BC-500F-4483-9478-A016B384CB9A}"/>
+    <hyperlink ref="L17" r:id="rId36" xr:uid="{E955091C-CCEF-4718-B2D5-EF1F3B5076DD}"/>
+    <hyperlink ref="L21" r:id="rId37" xr:uid="{E65E231C-4BDB-4F98-A1B9-018EE1C5B6E0}"/>
+    <hyperlink ref="L25" r:id="rId38" xr:uid="{C7C512B9-51E6-4697-9C5B-10F356476375}"/>
+    <hyperlink ref="L29" r:id="rId39" xr:uid="{A24DDC2D-F02E-47F0-9C79-2D6A3F6CE620}"/>
+    <hyperlink ref="L33" r:id="rId40" xr:uid="{73E5E7D3-DC43-4DC1-87CB-70DB5066A19E}"/>
+    <hyperlink ref="L54" r:id="rId41" xr:uid="{0A39A86C-4230-4359-A337-36D0FDD04138}"/>
+    <hyperlink ref="L58" r:id="rId42" xr:uid="{0DD8ADEA-6AAD-4E92-B16E-AC2837FB823D}"/>
+    <hyperlink ref="L63" r:id="rId43" xr:uid="{4D051987-1720-4321-B056-0F85DB94389C}"/>
+    <hyperlink ref="L66" r:id="rId44" xr:uid="{334572FD-E830-494A-97A8-42FD44E89410}"/>
+    <hyperlink ref="L79" r:id="rId45" xr:uid="{86532BAF-7864-4DAC-899C-7C53821C6746}"/>
+    <hyperlink ref="L82" r:id="rId46" xr:uid="{360E213D-B39D-48E9-9741-8E476ACE2073}"/>
+    <hyperlink ref="L7" r:id="rId47" xr:uid="{3DB5C136-B03D-46F5-A896-F46045DA93A3}"/>
+    <hyperlink ref="J6" r:id="rId48" xr:uid="{EE8087C9-5DBB-40A9-A352-0A223B276C30}"/>
+    <hyperlink ref="J9" r:id="rId49" xr:uid="{7D72BB44-8B2A-4F68-B416-0BEF6020E7B3}"/>
+    <hyperlink ref="J54" r:id="rId50" xr:uid="{B0534BA6-B02B-4382-9985-1BB9708EE496}"/>
+    <hyperlink ref="K6" r:id="rId51" xr:uid="{2BDD06F9-C189-4A64-98B9-F37B7F308F5E}"/>
+    <hyperlink ref="J55" r:id="rId52" xr:uid="{1526FF97-527F-41A6-BFE0-4F4EA0F1078F}"/>
+    <hyperlink ref="H7" r:id="rId53" xr:uid="{0FA5046B-A1DE-4400-AE33-EEA84CFA189D}"/>
+    <hyperlink ref="I7" r:id="rId54" xr:uid="{8AF81F4E-8292-4AF3-AEA2-471E7343D907}"/>
+    <hyperlink ref="H14" r:id="rId55" xr:uid="{6DC5996B-2375-4A4A-8C5C-5353E233EBED}"/>
+    <hyperlink ref="H56" r:id="rId56" xr:uid="{0B15AA3B-B98B-44E7-BCF3-CD72784BF006}"/>
+    <hyperlink ref="J7" r:id="rId57" xr:uid="{050DA236-28BF-470C-91F3-156DD9A23088}"/>
+    <hyperlink ref="K10" r:id="rId58" display="Ballfangis Matten" xr:uid="{DE1342A8-2642-45E8-B990-56B0FAE00F14}"/>
+    <hyperlink ref="K7" r:id="rId59" xr:uid="{71A4AF6B-909E-450F-B2E3-2A2331D605A6}"/>
+    <hyperlink ref="H8" r:id="rId60" xr:uid="{60C6201A-0B7B-4009-B6E3-BFF1A4E4448D}"/>
+    <hyperlink ref="I8" r:id="rId61" xr:uid="{856E20BD-EECA-4CD6-A641-9E176967FB08}"/>
+    <hyperlink ref="J8" r:id="rId62" xr:uid="{9E0BB475-E529-406E-98AE-D52F66E8FA23}"/>
+    <hyperlink ref="K8" r:id="rId63" xr:uid="{35605C1C-355F-465B-9453-188F3BF6FE12}"/>
+    <hyperlink ref="H9" r:id="rId64" xr:uid="{C1F836AB-3C51-490B-B0D9-26AD3DE3EC37}"/>
+    <hyperlink ref="I9" r:id="rId65" xr:uid="{8E4C7AEE-A98B-400C-8EED-BC89ABE09D7E}"/>
+    <hyperlink ref="I22" r:id="rId66" xr:uid="{303A6A81-0A7C-4854-AB90-A1D641A77D8B}"/>
+    <hyperlink ref="I34" r:id="rId67" xr:uid="{48AAC965-0A46-4F4D-880C-E245EC809651}"/>
+    <hyperlink ref="I53" r:id="rId68" xr:uid="{C1CD613F-1DC1-46BB-987B-4941956CE506}"/>
+    <hyperlink ref="I64" r:id="rId69" xr:uid="{0F56743C-73A1-48B5-8531-EE556A429CE5}"/>
+    <hyperlink ref="I72" r:id="rId70" xr:uid="{45C55C8C-BB17-4D7A-BD3F-EF315F326742}"/>
+    <hyperlink ref="I77" r:id="rId71" xr:uid="{E7E0221C-08D7-4697-AC51-5D11E227CDA8}"/>
+    <hyperlink ref="K9" r:id="rId72" xr:uid="{E6868AC1-1D51-4F02-850F-3E017EFA6630}"/>
+    <hyperlink ref="L9" r:id="rId73" xr:uid="{025EA95F-D0CD-4591-99FB-F3732386B8D9}"/>
+    <hyperlink ref="L10" r:id="rId74" xr:uid="{2881AFF3-13AB-4855-94F5-5EEE95804E35}"/>
+    <hyperlink ref="L47" r:id="rId75" xr:uid="{2AEF1E69-48A7-4805-BDA8-B5296BAF1A42}"/>
+    <hyperlink ref="L48" r:id="rId76" xr:uid="{F044BF71-067D-485D-8E07-8CA0A3804590}"/>
+    <hyperlink ref="L52" r:id="rId77" xr:uid="{02531C50-C731-4406-9754-1F268460D2F5}"/>
+    <hyperlink ref="L56" r:id="rId78" xr:uid="{2217E291-DDE6-4553-A9F0-30BB643A4192}"/>
+    <hyperlink ref="L77" r:id="rId79" xr:uid="{E6F1BFAE-BA33-4908-A89C-5856E4C4227C}"/>
+    <hyperlink ref="H10" r:id="rId80" xr:uid="{8F134102-5A82-4868-A859-5BE963A468BF}"/>
+    <hyperlink ref="H33" r:id="rId81" xr:uid="{7A3D7ED9-8225-4AE0-8126-DF73229F5612}"/>
+    <hyperlink ref="J10" r:id="rId82" xr:uid="{47F67BC3-CFC8-4361-85A8-0D07D4748B2E}"/>
+    <hyperlink ref="H11" r:id="rId83" display="Kooperation - Insel Lauf" xr:uid="{BFE09EB6-FAA8-44EB-988D-3D80CE746AEA}"/>
+    <hyperlink ref="H27" r:id="rId84" display="Kooperation - Insel Lauf" xr:uid="{6AEA66B5-7202-4B18-A884-C7709BCB38F9}"/>
+    <hyperlink ref="I11" r:id="rId85" xr:uid="{26460648-7896-4915-8222-365FCA9CD5D4}"/>
+    <hyperlink ref="I42" r:id="rId86" xr:uid="{317B130E-D871-453D-B557-1A87D931A3E4}"/>
+    <hyperlink ref="I79" r:id="rId87" xr:uid="{C6838C95-4253-49A1-A6AA-D0EED01AD412}"/>
+    <hyperlink ref="J11" r:id="rId88" xr:uid="{7FEDD4A6-2C85-485B-A7DF-5D5B0DCA8854}"/>
+    <hyperlink ref="J15" r:id="rId89" xr:uid="{96CE7651-839C-40C4-A87F-68F32D29BBE5}"/>
+    <hyperlink ref="J19" r:id="rId90" xr:uid="{0A642514-E813-4C1F-B9CA-FD724C591ED9}"/>
+    <hyperlink ref="K19" r:id="rId91" xr:uid="{4102400A-8804-4F63-A79C-765ADF256BC2}"/>
+    <hyperlink ref="K23" r:id="rId92" xr:uid="{E62A85E9-D5A5-401B-A5AD-28A008E071F6}"/>
+    <hyperlink ref="J59" r:id="rId93" xr:uid="{B2534F6D-B3B0-4141-8E58-0889F43D4FDB}"/>
+    <hyperlink ref="K11" r:id="rId94" xr:uid="{B7EF1966-AB43-4A4B-AB82-5007A763BEF1}"/>
+    <hyperlink ref="K15" r:id="rId95" xr:uid="{CAD1FA86-FCE5-4639-83E3-AE56EE4F2ABC}"/>
+    <hyperlink ref="L11" r:id="rId96" xr:uid="{02796B75-43C1-4960-9D3C-9DDDDF1AAA99}"/>
+    <hyperlink ref="L15" r:id="rId97" xr:uid="{D65B1381-AC54-48F3-81E6-C1CF7BB93858}"/>
+    <hyperlink ref="L19" r:id="rId98" xr:uid="{00B6F270-81E6-48DF-BEA8-EC31CE84FD91}"/>
+    <hyperlink ref="L23" r:id="rId99" xr:uid="{2C2993BE-337B-4B4D-93A1-F12F74D683C9}"/>
+    <hyperlink ref="L61" r:id="rId100" xr:uid="{A7753C00-A8B4-4A45-A08B-50C755C92B82}"/>
+    <hyperlink ref="L65" r:id="rId101" xr:uid="{114DFDFC-3F9E-46CB-8BF0-F7D1108C9878}"/>
+    <hyperlink ref="H12" r:id="rId102" xr:uid="{5BCC1346-D68E-4C1B-BA06-6B444468DE64}"/>
+    <hyperlink ref="H31" r:id="rId103" xr:uid="{B355179A-A9AE-48A9-9621-1308D11A4B5D}"/>
+    <hyperlink ref="H69" r:id="rId104" xr:uid="{06CDFBF0-CA8D-46D3-B42D-B091C0753BA2}"/>
+    <hyperlink ref="I12" r:id="rId105" xr:uid="{96653FB9-34B6-4BB8-83BF-E6A3F45E58F4}"/>
+    <hyperlink ref="J12" r:id="rId106" xr:uid="{FFAA4462-5451-42BE-A1EC-7564616474D6}"/>
+    <hyperlink ref="K12" r:id="rId107" xr:uid="{B3E957B5-BC95-4555-A219-0417BB03F214}"/>
+    <hyperlink ref="K16" r:id="rId108" xr:uid="{1E53F2D7-7506-4E07-8BF0-EF7181EE76EE}"/>
+    <hyperlink ref="J64" r:id="rId109" xr:uid="{5874AF14-9B48-4FC4-9C69-58874150F38E}"/>
+    <hyperlink ref="K65" r:id="rId110" xr:uid="{3520932C-4C9B-4068-8162-142231389909}"/>
+    <hyperlink ref="H13" r:id="rId111" display="Fang den Apfel" xr:uid="{4667DAAB-1B1E-4F01-9E06-6DD90391DC5B}"/>
+    <hyperlink ref="I13" r:id="rId112" xr:uid="{D5FA41CB-7F3C-4EA8-BF77-7AC946BE6995}"/>
+    <hyperlink ref="J13" r:id="rId113" xr:uid="{3A8E7641-66C1-40C3-B439-DCBB054F66A3}"/>
+    <hyperlink ref="J17" r:id="rId114" display="Karussel" xr:uid="{48D7DB53-3B54-44E9-B18F-B94A43241270}"/>
+    <hyperlink ref="J26" r:id="rId115" display="Karussel" xr:uid="{977F534A-164B-4BFC-9F06-57660B8101DB}"/>
+    <hyperlink ref="J30" r:id="rId116" display="Karussel" xr:uid="{A1C8F297-8F7C-4DE7-BDFC-2C3E62754E5A}"/>
+    <hyperlink ref="J34" r:id="rId117" display="Karussel" xr:uid="{B6919BE0-EF98-4C2E-8667-40977BB64F13}"/>
+    <hyperlink ref="L12" r:id="rId118" xr:uid="{42DBAE2A-D3C7-4B5C-9F72-2371B1FCB886}"/>
+    <hyperlink ref="L16" r:id="rId119" xr:uid="{57107C22-8452-4FB6-AC1E-88554A625037}"/>
+    <hyperlink ref="L20" r:id="rId120" xr:uid="{DD909E18-3AB4-4BE7-8FA3-472AB77CD6C5}"/>
+    <hyperlink ref="L24" r:id="rId121" xr:uid="{981980BA-C5C5-4E59-A9F0-257B6013E683}"/>
+    <hyperlink ref="L37" r:id="rId122" xr:uid="{C8DEFCEF-AE6B-40C2-84B4-F6F48B01E3AC}"/>
+    <hyperlink ref="L41" r:id="rId123" xr:uid="{11F08E75-F92A-4980-A2BE-3DD5739457B6}"/>
+    <hyperlink ref="L45:L46" r:id="rId124" display="3:3+1 Zuspieler*in hinter gegn. Grundlinie" xr:uid="{40B93BF1-6B4F-4EBA-8098-721315792DDA}"/>
+    <hyperlink ref="L50" r:id="rId125" xr:uid="{42A99481-EFDE-4DC6-B74A-8EA635ECD686}"/>
+    <hyperlink ref="L55" r:id="rId126" xr:uid="{D5A54F92-96FC-461E-A0A8-569E3D317129}"/>
+    <hyperlink ref="L51" r:id="rId127" xr:uid="{3E133686-0874-4CB4-B2AD-1B9840559399}"/>
+    <hyperlink ref="L60" r:id="rId128" xr:uid="{8CBF5B85-1057-495B-BDB5-F1538C1A7D9D}"/>
+    <hyperlink ref="L64" r:id="rId129" xr:uid="{ACD58677-725E-4DCC-A576-33ACCA53C598}"/>
+    <hyperlink ref="L76" r:id="rId130" xr:uid="{11C674A1-3B8D-4557-A38B-C40DD068672D}"/>
+    <hyperlink ref="L80" r:id="rId131" xr:uid="{1CFACD7D-E159-4339-BBFB-3A4A529164E9}"/>
+    <hyperlink ref="L45" r:id="rId132" xr:uid="{34D30776-1B77-4590-950F-6CE8D6F2A7B0}"/>
+    <hyperlink ref="L46" r:id="rId133" xr:uid="{43ED1DAC-4BF4-42D9-938A-A39679F17267}"/>
+    <hyperlink ref="K13" r:id="rId134" xr:uid="{7DE86259-6000-4BF6-A2E1-7FBFD28D6F01}"/>
+    <hyperlink ref="I14" r:id="rId135" xr:uid="{E9DC56CE-FFFA-4A11-B373-9CA5D210ACF9}"/>
+    <hyperlink ref="H34" r:id="rId136" xr:uid="{0747CD01-3167-4420-8275-F112FCE8FF03}"/>
+    <hyperlink ref="J14" r:id="rId137" xr:uid="{AB3D53EF-D8DB-4B1C-A6B3-9552AD077C02}"/>
+    <hyperlink ref="J18" r:id="rId138" xr:uid="{D847B068-B48B-4655-B165-7EFE8C85C7DA}"/>
+    <hyperlink ref="H15" r:id="rId139" xr:uid="{F626064C-502D-489E-BA06-DAA9039BDAEC}"/>
+    <hyperlink ref="I15" r:id="rId140" xr:uid="{CA17F82D-8F2C-4AA9-9835-402BE9459941}"/>
+    <hyperlink ref="H16" r:id="rId141" xr:uid="{957E531E-05A5-4D67-85C8-F763C1138A81}"/>
+    <hyperlink ref="I16" r:id="rId142" xr:uid="{D2135588-710A-4240-AA9F-F9A45E5592F9}"/>
+    <hyperlink ref="J16" r:id="rId143" xr:uid="{A12C9C0A-9279-462B-850B-350AD5C12B28}"/>
+    <hyperlink ref="H17" r:id="rId144" xr:uid="{1263EDFF-ED3C-4AF9-B5F8-131A99F0D105}"/>
+    <hyperlink ref="I17" r:id="rId145" display="Kampfspiel - Berge versetzen" xr:uid="{F4389FA3-4F2F-44D7-95E9-1F941AA0EF5A}"/>
+    <hyperlink ref="K17" r:id="rId146" xr:uid="{D71A92C5-A0D3-441D-8BD1-CF3288D40938}"/>
+    <hyperlink ref="H18" r:id="rId147" xr:uid="{A09947C3-738C-49BD-BC26-56978136C489}"/>
+    <hyperlink ref="H52" r:id="rId148" xr:uid="{04E8953E-94D4-4EB3-AD4C-0DE010AB8CC5}"/>
+    <hyperlink ref="I18" r:id="rId149" xr:uid="{0A8C6FB3-27A5-4E16-9E65-5F71FBA8AAE8}"/>
+    <hyperlink ref="I52" r:id="rId150" xr:uid="{18E22F7B-163B-4C91-BF00-AF882C529A3C}"/>
+    <hyperlink ref="H19" r:id="rId151" display="Schnappball Handball" xr:uid="{9C0F667C-2C60-4518-BE3F-0FAFD56C6EDC}"/>
+    <hyperlink ref="J37" r:id="rId152" xr:uid="{ABAB69C1-4933-4BB6-A90F-0C1481093092}"/>
+    <hyperlink ref="H40" r:id="rId153" xr:uid="{E038FAC2-15E3-4B9A-978F-CBBB64025387}"/>
+    <hyperlink ref="H58" r:id="rId154" xr:uid="{D417CEF4-9BD1-4EA8-9A2D-B886FA4967F7}"/>
+    <hyperlink ref="I66" r:id="rId155" xr:uid="{4CCCBF2D-514F-4527-9E75-636599BEBC2A}"/>
+    <hyperlink ref="H71" r:id="rId156" xr:uid="{90FD799B-56D0-43BA-BCE1-D4708EA4876C}"/>
+    <hyperlink ref="I19" r:id="rId157" xr:uid="{AD999917-DCDD-4F9F-9133-7038F73D1F23}"/>
+    <hyperlink ref="I54" r:id="rId158" xr:uid="{FA0969B8-3D42-4529-A5FB-561E20F0CA5B}"/>
+    <hyperlink ref="H64" r:id="rId159" xr:uid="{9C60D594-AC5A-46A0-B9D4-3BB4F26A5813}"/>
+    <hyperlink ref="I73" r:id="rId160" xr:uid="{5D256EC4-0AD1-4FA9-B172-A170A9D252A7}"/>
+    <hyperlink ref="I57" r:id="rId161" xr:uid="{F39C52AA-AA9E-4223-B5AA-7FFF20147099}"/>
+    <hyperlink ref="I27" r:id="rId162" xr:uid="{E1D3AE7F-3ED5-46EA-A861-594376FE7A93}"/>
+    <hyperlink ref="I51" r:id="rId163" xr:uid="{2FE81AB5-B2EA-4150-A13D-6CB00DC78705}"/>
+    <hyperlink ref="I74" r:id="rId164" xr:uid="{278F08A1-D5FC-446E-9821-07AB25FF85D6}"/>
+    <hyperlink ref="J27" r:id="rId165" xr:uid="{94B9F05C-9C47-41CD-9B57-15E64463797E}"/>
+    <hyperlink ref="J67" r:id="rId166" xr:uid="{87DC54ED-6C04-46BB-859E-8E12D6ADF98B}"/>
+    <hyperlink ref="K27" r:id="rId167" xr:uid="{C788B0F3-6895-49EE-A90C-6BBE9C641459}"/>
+    <hyperlink ref="J68" r:id="rId168" xr:uid="{AEF9810D-8F6B-4318-ADCC-F0D0968D3A16}"/>
+    <hyperlink ref="L27" r:id="rId169" xr:uid="{E93B4FE7-0B8C-4560-856E-59490509A793}"/>
+    <hyperlink ref="L31" r:id="rId170" xr:uid="{BF203346-40DD-4BF4-B19E-9BB781C976D9}"/>
+    <hyperlink ref="L67" r:id="rId171" xr:uid="{D247211E-EB9A-41B6-936C-809CCD4FDED4}"/>
+    <hyperlink ref="L71" r:id="rId172" xr:uid="{64CA9C0C-3D04-4E62-8461-5FF91FB9842B}"/>
+    <hyperlink ref="H28" r:id="rId173" xr:uid="{66755677-A1D3-4B60-9E58-DC907D9E2E50}"/>
+    <hyperlink ref="H72" r:id="rId174" xr:uid="{31384355-9C28-427D-88CD-5B7A2D1511C9}"/>
+    <hyperlink ref="J28" r:id="rId175" xr:uid="{7190EF32-8943-48FB-A69D-293AB873F679}"/>
+    <hyperlink ref="J33" r:id="rId176" xr:uid="{25FC3834-61C2-4156-805D-35A39416E548}"/>
+    <hyperlink ref="J69" r:id="rId177" xr:uid="{863F6FB0-4CAB-4208-AA34-E1118BB61006}"/>
+    <hyperlink ref="J74" r:id="rId178" xr:uid="{B01E4E34-5A5F-4B4B-B5E5-2C682301E31C}"/>
+    <hyperlink ref="K28" r:id="rId179" xr:uid="{922CF843-EF4F-454D-B01D-925BA349D8A5}"/>
+    <hyperlink ref="K55" r:id="rId180" xr:uid="{A014188B-D4A8-4425-98D1-1C6F454F6D25}"/>
+    <hyperlink ref="K67" r:id="rId181" xr:uid="{5195C2F0-5B38-4566-908E-2344D6DC8E25}"/>
+    <hyperlink ref="L28" r:id="rId182" xr:uid="{60AF0895-6722-419C-81D7-44177502491E}"/>
+    <hyperlink ref="K31" r:id="rId183" xr:uid="{283E77BE-1EA4-47A8-BB7A-4EDB076D5D35}"/>
+    <hyperlink ref="L62" r:id="rId184" xr:uid="{BCA96E62-34D9-405E-BC55-6203C6735BBD}"/>
+    <hyperlink ref="K71" r:id="rId185" xr:uid="{E462B3A6-3094-4288-B9C7-6019C80883B2}"/>
+    <hyperlink ref="K74" r:id="rId186" xr:uid="{0723B25F-4332-4233-BFBF-DB5F73C4843F}"/>
+    <hyperlink ref="H29" r:id="rId187" xr:uid="{12332580-A737-45A0-B49D-417D12FB508E}"/>
+    <hyperlink ref="H36" r:id="rId188" xr:uid="{CA209874-900F-43DF-BD27-218AF9D03262}"/>
+    <hyperlink ref="H63" r:id="rId189" xr:uid="{BC440400-C874-435F-91FC-88EE93E176BA}"/>
+    <hyperlink ref="J63" r:id="rId190" xr:uid="{DDAE0124-6A0D-4FF6-A25A-FA789FA37AED}"/>
+    <hyperlink ref="I29" r:id="rId191" xr:uid="{B2CEE1D2-BE13-4400-B5FD-FEB256E0B1FA}"/>
+    <hyperlink ref="I36" r:id="rId192" xr:uid="{7B9D8148-3106-4149-8D90-B1743420FAE5}"/>
+    <hyperlink ref="I63" r:id="rId193" xr:uid="{5929CD15-D630-4A4E-B930-36CAE7B384A1}"/>
+    <hyperlink ref="J29" r:id="rId194" xr:uid="{072B07C0-923B-4960-9FE5-BCD18475B280}"/>
+    <hyperlink ref="J70" r:id="rId195" xr:uid="{4144C22A-5218-492D-A082-5B5BB9488C00}"/>
+    <hyperlink ref="K29" r:id="rId196" xr:uid="{01DCA9C5-E8B4-4955-9A47-96A34C5DB452}"/>
+    <hyperlink ref="K51" r:id="rId197" xr:uid="{737B5583-3057-47BE-AAB7-3AAED546E497}"/>
+    <hyperlink ref="K59" r:id="rId198" xr:uid="{3DBEDEB4-9CEB-4995-BFE9-1ADAAFEEF2BE}"/>
+    <hyperlink ref="K64" r:id="rId199" xr:uid="{94C3F436-146D-4677-BC0B-C339F0CF60C4}"/>
+    <hyperlink ref="K69" r:id="rId200" xr:uid="{E6B96D1A-5D15-4272-AA99-E577889AA373}"/>
+    <hyperlink ref="K73" r:id="rId201" xr:uid="{86BF81E7-EB80-4E99-BA86-41622422F48E}"/>
+    <hyperlink ref="H20" r:id="rId202" xr:uid="{030954C4-EA4D-4E4C-8518-BD18170BDC01}"/>
+    <hyperlink ref="H55" r:id="rId203" xr:uid="{37103938-D7D8-44CC-8A7B-C3460AE4A24F}"/>
+    <hyperlink ref="J20" r:id="rId204" xr:uid="{1701D4B8-F2E8-4D25-90D6-FE9DF9A14796}"/>
+    <hyperlink ref="K20" r:id="rId205" xr:uid="{776E8070-EF77-4BAD-8E43-2A05BC2332A0}"/>
+    <hyperlink ref="K24" r:id="rId206" xr:uid="{F0A4E8AD-CE44-4D53-9DEE-3489A85C2F56}"/>
+    <hyperlink ref="K30" r:id="rId207" xr:uid="{F5FDBCBE-B987-4619-84D1-BC0ABAB69096}"/>
+    <hyperlink ref="K61" r:id="rId208" xr:uid="{9BEFDC03-9DE5-4A45-A3B1-F5D5040D250B}"/>
+    <hyperlink ref="K66" r:id="rId209" xr:uid="{474405BA-67B6-4371-8765-947452F33BAB}"/>
+    <hyperlink ref="K70" r:id="rId210" xr:uid="{55EA77BD-0058-498A-92C5-C1CEB60BED2F}"/>
+    <hyperlink ref="J21" r:id="rId211" display="360° Rechteck Beginner (Stafette)" xr:uid="{8C49F1DA-E11E-492B-B599-D6355C6E431F}"/>
+    <hyperlink ref="J24" r:id="rId212" xr:uid="{2368B53A-9E5A-4FE9-88D4-161D5DF971FA}"/>
+    <hyperlink ref="H22" r:id="rId213" xr:uid="{84538123-0038-43D4-A153-35385263BB1F}"/>
+    <hyperlink ref="K22" r:id="rId214" xr:uid="{AFFB2E92-CB91-4B15-AACB-B0E70B6BFB17}"/>
+    <hyperlink ref="H23" r:id="rId215" xr:uid="{87EB8683-BCC9-4AB1-B202-2A860B7E31A4}"/>
+    <hyperlink ref="H48" r:id="rId216" xr:uid="{D4E2558B-4BF7-4CAD-A4FE-1A2716A14F9D}"/>
+    <hyperlink ref="H78" r:id="rId217" xr:uid="{CBA8F8B5-C2AD-42AD-A1E7-FA685CF48B11}"/>
+    <hyperlink ref="J23" r:id="rId218" xr:uid="{C05B7695-D564-4079-A3A1-31A8382C3A98}"/>
+    <hyperlink ref="I24" r:id="rId219" xr:uid="{20724E5C-B545-4010-83C4-8B835E965106}"/>
+    <hyperlink ref="I32" r:id="rId220" xr:uid="{0501F249-72C7-4E22-9727-88370C1809DA}"/>
+    <hyperlink ref="I59" r:id="rId221" xr:uid="{D09DF2EC-F38B-4AB8-919A-6FB3ED80F41E}"/>
+    <hyperlink ref="I69" r:id="rId222" xr:uid="{51406DB7-8B96-46E1-ABD5-47E9CDCC341A}"/>
+    <hyperlink ref="I25" r:id="rId223" xr:uid="{8218B47F-8477-44A6-B02E-EE0BB427484C}"/>
+    <hyperlink ref="I38" r:id="rId224" xr:uid="{FEEBEA20-FDCB-4413-A1C7-9BC713BD9FB5}"/>
+    <hyperlink ref="I43" r:id="rId225" xr:uid="{BD76D703-9B03-4093-9B01-2942B3D645C5}"/>
+    <hyperlink ref="I67" r:id="rId226" xr:uid="{57786556-367A-4CD0-B27B-663C5D73178E}"/>
+    <hyperlink ref="I80" r:id="rId227" xr:uid="{12ACB645-CA40-47A8-8AA2-C82FFA240994}"/>
+    <hyperlink ref="K26" r:id="rId228" xr:uid="{AD60094B-E7FC-4BF9-8AF8-C97B9A0EBFEC}"/>
+    <hyperlink ref="K60" r:id="rId229" xr:uid="{3B4D9E01-B477-4DC5-B82A-B3AAC3DAF99C}"/>
+    <hyperlink ref="L30" r:id="rId230" xr:uid="{6B3FEFC0-19D1-4BC9-A8FB-6D76013AA6F2}"/>
+    <hyperlink ref="I31" r:id="rId231" display="Memorie-Stafette" xr:uid="{CA2F42B8-ECC6-4AE6-8531-4B6260A1FF0D}"/>
+    <hyperlink ref="I70" r:id="rId232" display="Memorie-Stafette" xr:uid="{F673D343-FD98-49EA-B4CC-29B1765F3EB3}"/>
+    <hyperlink ref="J31" r:id="rId233" xr:uid="{8FEED177-D411-462A-BCFF-ACF6FF291A68}"/>
+    <hyperlink ref="H32" r:id="rId234" xr:uid="{BBA0A0AE-2F11-4344-B2D0-1AD4B5392C2E}"/>
+    <hyperlink ref="K32" r:id="rId235" xr:uid="{DD69F035-2AA7-437D-8F6E-7AC284EC506B}"/>
+    <hyperlink ref="I33" r:id="rId236" xr:uid="{485983E2-C91D-4C83-94A6-CBE5DD6067AE}"/>
+    <hyperlink ref="I39" r:id="rId237" xr:uid="{1B021BE4-9C7B-4EA7-A503-88F73986056D}"/>
+    <hyperlink ref="I71" r:id="rId238" xr:uid="{F04F5649-2D52-4C04-9B45-215857D63430}"/>
+    <hyperlink ref="I82" r:id="rId239" xr:uid="{81DE9DE2-1CCF-47CB-88AB-0710CDE9BD82}"/>
+    <hyperlink ref="H35" r:id="rId240" xr:uid="{286FA31B-0F60-4EE4-AEC1-4DC3611B3563}"/>
+    <hyperlink ref="I35" r:id="rId241" xr:uid="{0AC2ED39-202D-4B66-AE52-C6E218FD674B}"/>
+    <hyperlink ref="I56" r:id="rId242" xr:uid="{B62F622F-E2B1-4735-B6B3-BB5C88AAC6C1}"/>
+    <hyperlink ref="I81" r:id="rId243" xr:uid="{85F5C313-C31E-4B70-98E7-EDA03F9A5FE1}"/>
+    <hyperlink ref="J35" r:id="rId244" xr:uid="{0933C1CA-B87F-48A5-A532-6E8CA9C5DE09}"/>
+    <hyperlink ref="J40" r:id="rId245" xr:uid="{A508DBC7-ED61-4E80-81A2-CBC4C69364AE}"/>
+    <hyperlink ref="K35" r:id="rId246" xr:uid="{B79BD97D-5097-4D73-8D61-0F477E7B5444}"/>
+    <hyperlink ref="K37" r:id="rId247" xr:uid="{6AA86A67-0325-45DE-BF9A-8518D3C7F52A}"/>
+    <hyperlink ref="K39" r:id="rId248" xr:uid="{C93E96B3-49C5-4E2F-BE17-35F29C730A6F}"/>
+    <hyperlink ref="K41" r:id="rId249" xr:uid="{FF5BDD7A-4780-4032-803F-E8CEC7996CE7}"/>
+    <hyperlink ref="L43" r:id="rId250" xr:uid="{4D393167-0760-4EF2-9F80-D0C2C8747F37}"/>
+    <hyperlink ref="L44" r:id="rId251" xr:uid="{CA311634-040D-41A9-9A78-7D761F7DEAE5}"/>
+    <hyperlink ref="L49" r:id="rId252" xr:uid="{934A9A33-DA24-4E1B-B571-EFDB8AB227D0}"/>
+    <hyperlink ref="L35" r:id="rId253" xr:uid="{25AD0F65-AF73-4DD8-850C-95BEBF3C511D}"/>
+    <hyperlink ref="L39" r:id="rId254" xr:uid="{51E5B305-BB9B-4FBB-A956-AC9C14A5B744}"/>
+    <hyperlink ref="J36" r:id="rId255" xr:uid="{411B8033-6184-4EEE-9126-4F0C38E9017C}"/>
+    <hyperlink ref="K36" r:id="rId256" xr:uid="{7A04543E-81EE-43CE-8CFA-918C1C1D013B}"/>
+    <hyperlink ref="K40" r:id="rId257" xr:uid="{E4DA6EB2-8856-4A6A-B0BE-4DB0D161CAEE}"/>
+    <hyperlink ref="L36" r:id="rId258" xr:uid="{CDA43F20-9A25-402E-9CD2-915DB7405593}"/>
+    <hyperlink ref="L40" r:id="rId259" xr:uid="{F4E652FF-825D-419F-A3C8-B58024BD76CD}"/>
+    <hyperlink ref="H38" r:id="rId260" xr:uid="{D73DA1A4-086A-4C39-B357-09AF664DB844}"/>
+    <hyperlink ref="J38" r:id="rId261" xr:uid="{A6B40459-8A84-4966-84DA-4AB9F8E6E532}"/>
+    <hyperlink ref="J41" r:id="rId262" xr:uid="{CD46BD00-B023-40B0-9893-1ED91C91F315}"/>
+    <hyperlink ref="J50" r:id="rId263" xr:uid="{1927A7B6-56AE-4478-9B65-F18EB161F4F2}"/>
+    <hyperlink ref="H51" r:id="rId264" xr:uid="{A2F6D261-6698-4E53-B5D0-B068AC4D8CE6}"/>
+    <hyperlink ref="I60" r:id="rId265" xr:uid="{6C6BBD56-4495-4942-AC60-5D358A36BDED}"/>
+    <hyperlink ref="J60" r:id="rId266" xr:uid="{1E4E0A53-027B-4EE0-A113-16D30D8D1DEA}"/>
+    <hyperlink ref="J66" r:id="rId267" xr:uid="{D05C8C08-D831-410B-9720-46A8A0EA9CDA}"/>
+    <hyperlink ref="K38" r:id="rId268" xr:uid="{98047A87-58F7-4D07-80D7-0A3B8E262E8B}"/>
+    <hyperlink ref="J39" r:id="rId269" display="Königsball UH, König in Ecke" xr:uid="{8228A635-4A11-4558-A382-2A2CD5C7E251}"/>
+    <hyperlink ref="J42" r:id="rId270" xr:uid="{8E5F1BE2-2D9A-40EE-BB4A-7448F5D8228A}"/>
+    <hyperlink ref="J47" r:id="rId271" xr:uid="{6F01D0D0-B999-4DED-A2FF-24AAA9A7903A}"/>
+    <hyperlink ref="I40" r:id="rId272" xr:uid="{A2CB32F0-C18F-45E2-BF3B-1828F09D02AC}"/>
+    <hyperlink ref="I46" r:id="rId273" xr:uid="{2BA326D3-C81C-4AEE-BCA5-2BA7C3122D8C}"/>
+    <hyperlink ref="H43" r:id="rId274" display="Kraft - Berge versetzen" xr:uid="{CC8043E1-B6E0-458F-B63B-910A1D3BC8DB}"/>
+    <hyperlink ref="J43" r:id="rId275" xr:uid="{E6B6C6A6-23C7-4DA3-94BF-EAB715CE167B}"/>
+    <hyperlink ref="J80" r:id="rId276" xr:uid="{313EA540-B43B-4CD3-9270-DAAA00D60C07}"/>
+    <hyperlink ref="K43" r:id="rId277" xr:uid="{A1B66CAB-14B4-4603-B94B-3CA843A0E664}"/>
+    <hyperlink ref="K48" r:id="rId278" xr:uid="{176139C3-21C8-4DF4-A8F2-CCD85A6513AD}"/>
+    <hyperlink ref="K75" r:id="rId279" xr:uid="{9C88B5AF-DD74-4D51-9271-20954E098879}"/>
+    <hyperlink ref="K79" r:id="rId280" xr:uid="{A67A30B8-B2F5-4ED9-ADAF-DBEEBCFB4AC3}"/>
+    <hyperlink ref="I44" r:id="rId281" xr:uid="{110CE464-7B55-41E4-B1DA-3DD2B5E642A1}"/>
+    <hyperlink ref="I58" r:id="rId282" xr:uid="{D6118071-8FBB-451B-BB84-CA5F4A95FF8C}"/>
+    <hyperlink ref="I75" r:id="rId283" xr:uid="{6685100A-398A-4D5C-B3D5-C86288F27DF7}"/>
+    <hyperlink ref="J44" r:id="rId284" xr:uid="{D85DD1F8-E78B-4BFF-82C3-FBFF9C7B934C}"/>
+    <hyperlink ref="H76" r:id="rId285" xr:uid="{7655ECAC-9A5A-4A17-B93E-BCC52A5280C1}"/>
+    <hyperlink ref="K44" r:id="rId286" xr:uid="{0FAB7E5B-F3F7-4EF7-B784-B81D868808CE}"/>
+    <hyperlink ref="I45" r:id="rId287" xr:uid="{AE36EA5A-83B8-4C88-B40E-573AED754FF0}"/>
+    <hyperlink ref="I78" r:id="rId288" xr:uid="{4CFF59D9-A740-4A0A-8E65-DF0A04E9571F}"/>
+    <hyperlink ref="J45" r:id="rId289" xr:uid="{D996044D-DE3E-4E22-BB0C-29CBDEA1A6B4}"/>
+    <hyperlink ref="J46" r:id="rId290" xr:uid="{4186592F-1073-4A3C-849D-82C19F3A48B4}"/>
+    <hyperlink ref="H47" r:id="rId291" xr:uid="{84209853-2CC8-4890-8CA1-25CEB8102F1C}"/>
+    <hyperlink ref="K47" r:id="rId292" xr:uid="{98233946-D2BE-427F-A106-917A6931532D}"/>
+    <hyperlink ref="K50" r:id="rId293" xr:uid="{ABB35308-54DD-44E1-9618-89486DB8D724}"/>
+    <hyperlink ref="J48" r:id="rId294" xr:uid="{0943328D-7B2F-476C-AB43-7CCFC1640706}"/>
+    <hyperlink ref="J49" r:id="rId295" xr:uid="{EAF5626C-85AB-4F2D-AD4D-BFCD9B187AA0}"/>
+    <hyperlink ref="H50" r:id="rId296" xr:uid="{A9F64DE5-BBD0-4CC3-A988-F5775D83E703}"/>
+    <hyperlink ref="H75" r:id="rId297" xr:uid="{3B441555-B137-4D28-B1DA-68A261289954}"/>
+    <hyperlink ref="J52" r:id="rId298" xr:uid="{A7CB6CB0-12C1-4503-916D-C79E7D6BCB3B}"/>
+    <hyperlink ref="J58" r:id="rId299" xr:uid="{BDFA9E7E-0F2B-4C10-97B1-D0EFA16A13B7}"/>
+    <hyperlink ref="J79" r:id="rId300" xr:uid="{13173F39-C289-4DE3-8DE3-026EE9266C20}"/>
+    <hyperlink ref="J76" r:id="rId301" xr:uid="{952338AF-ED41-4F13-B771-A53CE70233C3}"/>
+    <hyperlink ref="J75" r:id="rId302" xr:uid="{89E68134-0494-488D-8281-C39C61487747}"/>
+    <hyperlink ref="H21" r:id="rId303" xr:uid="{2DD3D666-16A2-4DF8-83FD-857F18B30680}"/>
+    <hyperlink ref="J32" r:id="rId304" xr:uid="{C84BF78C-E3B6-4BB4-BF02-8979EC7BC569}"/>
+    <hyperlink ref="I23" r:id="rId305" xr:uid="{C28AD704-6B9F-4100-989B-A0C0EEAAD745}"/>
+    <hyperlink ref="H41" r:id="rId306" xr:uid="{104491F5-BD26-4B3B-8976-F205D0BC54DC}"/>
+    <hyperlink ref="I41" r:id="rId307" xr:uid="{83EE0CD4-3865-4055-9220-E135D2DE21B9}"/>
+    <hyperlink ref="H57" r:id="rId308" xr:uid="{AC47F2DC-D254-412C-BFB7-CD11FE269624}"/>
+    <hyperlink ref="H37" r:id="rId309" xr:uid="{927F616C-9E98-448D-8D84-CFD51EF88064}"/>
+    <hyperlink ref="I28" r:id="rId310" xr:uid="{6F8C0AD4-56F3-4F3A-95E9-53515FB41950}"/>
+    <hyperlink ref="H54" r:id="rId311" xr:uid="{67ECD476-1153-490F-B511-0EFCE4D0521D}"/>
+    <hyperlink ref="I21" r:id="rId312" xr:uid="{43DBE3FA-C17E-4482-BC06-4AD67193029E}"/>
+    <hyperlink ref="I37" r:id="rId313" xr:uid="{D6BD3980-84EA-49C0-9B73-FCBDC69D4095}"/>
+    <hyperlink ref="I50" r:id="rId314" xr:uid="{779BC151-D5B9-4D73-9EBE-4FAA0BAC1197}"/>
+    <hyperlink ref="H68" r:id="rId315" xr:uid="{5070C3D6-F74D-445F-84F6-286C06A1455B}"/>
+    <hyperlink ref="I68" r:id="rId316" xr:uid="{DD0E557F-D62D-44ED-8B83-E3B23427859D}"/>
+    <hyperlink ref="L69" r:id="rId317" xr:uid="{26B26D66-CC08-4D44-9290-DCB9EDB2BB19}"/>
+    <hyperlink ref="L73" r:id="rId318" xr:uid="{16D623AF-8CCF-435D-B313-695BB2184FCA}"/>
+    <hyperlink ref="L70" r:id="rId319" xr:uid="{B72A73AA-C284-4E4F-A1DC-764737B6C3BE}"/>
+    <hyperlink ref="L74" r:id="rId320" xr:uid="{B82988A9-4374-45C1-8188-3D05EFBDE166}"/>
+    <hyperlink ref="J71" r:id="rId321" xr:uid="{EC095A31-6187-42B6-B208-4BE4BFE695DF}"/>
+    <hyperlink ref="J73" r:id="rId322" xr:uid="{67F5DCFA-CCF8-4BEC-BE31-5731FA012B31}"/>
+    <hyperlink ref="J72" r:id="rId323" xr:uid="{FE7E0B08-FC81-4040-9A15-8093E8011245}"/>
+    <hyperlink ref="H73" r:id="rId324" xr:uid="{BFDF11CF-453C-4CCB-A346-29E882494488}"/>
+    <hyperlink ref="H61" r:id="rId325" display="Fangis mit Rettungsbällen" xr:uid="{B30F4D9B-905E-4670-8BB8-32130648CFCF}"/>
+    <hyperlink ref="H74" r:id="rId326" display="Fangis mit Rettungsbällen" xr:uid="{9E8A2F83-1202-4E2B-96E5-7737E3D6E102}"/>
+    <hyperlink ref="H53" r:id="rId327" display="Kampfspiel - Berge versetzen" xr:uid="{8A50F8A5-18FC-459D-9B21-28110C76C55F}"/>
+    <hyperlink ref="K52" r:id="rId328" xr:uid="{9186FF3F-0E51-4DC8-8572-3EC7C311CBF4}"/>
+    <hyperlink ref="L53" r:id="rId329" xr:uid="{FA9FB3CD-C491-497B-83BF-5D783E02E46C}"/>
+    <hyperlink ref="L57" r:id="rId330" xr:uid="{F8C0621C-BA31-43DF-8DE9-B620B7640A61}"/>
+    <hyperlink ref="K54" r:id="rId331" xr:uid="{12D236B4-47CF-4A63-96E4-90F68E1EB8CC}"/>
+    <hyperlink ref="K56" r:id="rId332" xr:uid="{70F8F6AF-0D0D-44E8-BB57-2EE12DED570E}"/>
+    <hyperlink ref="K58" r:id="rId333" xr:uid="{10680D83-6ACC-4197-8D7C-359FBC73175F}"/>
+    <hyperlink ref="H60" r:id="rId334" xr:uid="{4571D7D2-8DEB-4193-AFD3-2416529350FA}"/>
+    <hyperlink ref="I61" r:id="rId335" display="Schere-Stein-Papier-Fangis Duell" xr:uid="{861169A6-2046-494F-9735-8AA968740853}"/>
+    <hyperlink ref="J61" r:id="rId336" xr:uid="{74BB2276-58D9-474A-AB1A-A8404F76E140}"/>
+    <hyperlink ref="J62" r:id="rId337" xr:uid="{BCE994B7-9C40-4464-8D7F-CD12BEEF16FA}"/>
+    <hyperlink ref="J65" r:id="rId338" xr:uid="{D5D1B57B-FD36-4268-9EE3-D92592428032}"/>
+    <hyperlink ref="J77" r:id="rId339" xr:uid="{A148D0A7-1510-4301-B576-3214C0242077}"/>
+    <hyperlink ref="J81" r:id="rId340" xr:uid="{A0AE0310-3494-4B6E-9BF1-AD6418BD72D1}"/>
+    <hyperlink ref="K62" r:id="rId341" xr:uid="{D528C90D-D2A2-4C58-997B-ACBB7BDF1166}"/>
+    <hyperlink ref="I76" r:id="rId342" xr:uid="{9C252CC5-1310-4E52-ACD6-2BA57C01413F}"/>
+    <hyperlink ref="L75" r:id="rId343" display="2:2+2 Zuspieler*innen neben eigenem Tor" xr:uid="{BAD58A43-2076-4747-8A0B-F74A2B7E1046}"/>
+    <hyperlink ref="H82" r:id="rId344" xr:uid="{FD8319EA-EC86-408E-8311-A8DF659849B6}"/>
+    <hyperlink ref="J78" r:id="rId345" xr:uid="{A85B68F7-389B-47A6-AA93-099E60B1C643}"/>
+    <hyperlink ref="J82" r:id="rId346" xr:uid="{01FE2B58-7CCC-4FB8-B1B3-F68EAE8E2E80}"/>
+    <hyperlink ref="K77" r:id="rId347" display="2:2, 2 Tore verteidigen, 2 Felder" xr:uid="{9E05774B-3E70-459E-B0F8-4C917D3EB856}"/>
+    <hyperlink ref="L78" r:id="rId348" xr:uid="{920C8AF9-C51C-4869-8A70-D89C0E182236}"/>
+    <hyperlink ref="L81" r:id="rId349" xr:uid="{4E73B8F7-E6C2-4534-8F22-587936AAD467}"/>
+    <hyperlink ref="I4" r:id="rId350" xr:uid="{93D2EFAB-E778-459F-BD81-0A7DF9059FC6}"/>
+    <hyperlink ref="K14" r:id="rId351" xr:uid="{CBCA813B-9A9A-4D05-B3FC-B380A741E707}"/>
+    <hyperlink ref="L18" r:id="rId352" xr:uid="{FA42699D-5541-44DF-AF91-5D424123BAE3}"/>
+    <hyperlink ref="L22" r:id="rId353" xr:uid="{4158DFD1-7D76-42E1-9B65-AE600A271EF3}"/>
+    <hyperlink ref="L26" r:id="rId354" xr:uid="{6C3D2156-65C0-40E1-BBDF-096C93AC83B6}"/>
+    <hyperlink ref="K18" r:id="rId355" xr:uid="{60A8B0D9-9692-427E-827B-354BBDB66B4D}"/>
+    <hyperlink ref="K21" r:id="rId356" xr:uid="{9FB134F3-94F4-4CD6-81F5-113E085B6057}"/>
+    <hyperlink ref="K25" r:id="rId357" xr:uid="{B0FA9D00-476A-44ED-A391-EF948BF06B2C}"/>
+    <hyperlink ref="K63" r:id="rId358" xr:uid="{0F7006CB-CAEF-4776-BCC9-CFF65A565FA6}"/>
+    <hyperlink ref="H49" r:id="rId359" display="Kooperation - Holzstab-Stafette" xr:uid="{745E9037-4890-43BA-A37E-DDC82146355D}"/>
+    <hyperlink ref="J22" r:id="rId360" xr:uid="{7C65DCE3-E270-4C47-BA72-2241F4C9B630}"/>
+    <hyperlink ref="J25" r:id="rId361" xr:uid="{5023753A-4085-4241-BCD1-868D2ED5D3AE}"/>
+    <hyperlink ref="K45" r:id="rId362" xr:uid="{5CA24377-20B0-42CC-ADDE-50F9D831DE6C}"/>
+    <hyperlink ref="H6" r:id="rId363" xr:uid="{DC0C797F-9692-42B6-AB1E-6C4B7C9AB867}"/>
+    <hyperlink ref="I6" r:id="rId364" xr:uid="{5E56A630-F9FA-4B41-8A0B-27B41F3C30F0}"/>
+    <hyperlink ref="K3" r:id="rId365" display="Erdmännchenfangis" xr:uid="{306DC9A8-744E-4406-ADD5-74FE3C196FA8}"/>
+    <hyperlink ref="J57" r:id="rId366" xr:uid="{6E8D806E-B2E5-4609-9FAE-1C7DE1D66048}"/>
+    <hyperlink ref="J51" r:id="rId367" xr:uid="{1E34FFE1-DBD9-478E-9762-BF140E0F2094}"/>
+    <hyperlink ref="I30" r:id="rId368" display="Schere-Stein-Papier-Fangis Duell" xr:uid="{22B510BF-FA1F-49A5-A180-BCB9D5829665}"/>
+    <hyperlink ref="K46" r:id="rId369" xr:uid="{77FC051F-90C6-47D3-BE97-426125501380}"/>
+    <hyperlink ref="K57" r:id="rId370" xr:uid="{73CF3D7E-1136-4F49-AA4F-8AEE41BE2448}"/>
+    <hyperlink ref="L32" r:id="rId371" xr:uid="{20EFE05F-D1BE-4FBA-9E05-3682ECFA398D}"/>
+    <hyperlink ref="L34" r:id="rId372" xr:uid="{DEC0A2A2-326C-49EC-9AFB-8E7D3684866A}"/>
+    <hyperlink ref="L68" r:id="rId373" xr:uid="{6578FE62-EFB3-41D7-983C-2E623BD4709C}"/>
+    <hyperlink ref="L72" r:id="rId374" xr:uid="{3A12612C-E6BD-485B-8642-5E80548A335E}"/>
+    <hyperlink ref="L14" r:id="rId375" xr:uid="{2CA4A45B-2380-4D47-9FCD-A84E7AE505B9}"/>
+    <hyperlink ref="H62" r:id="rId376" xr:uid="{29C15432-0475-47D1-9049-3F8159BAA1E7}"/>
+    <hyperlink ref="I62" r:id="rId377" xr:uid="{243E69BE-A4FF-4F8D-85A0-4F9116A61EEF}"/>
+    <hyperlink ref="K33" r:id="rId378" xr:uid="{4DC6D950-D52A-4A46-81C7-031785DED84A}"/>
+    <hyperlink ref="K68" r:id="rId379" xr:uid="{B41EF6A7-A7C4-47D6-9FE1-3D64644F941B}"/>
+    <hyperlink ref="K72" r:id="rId380" xr:uid="{96DDF3D2-19EA-44D1-ACAF-F16BEF4555E9}"/>
+    <hyperlink ref="H3" r:id="rId381" xr:uid="{5A38DD43-A822-4E66-8E1E-4985C075AA51}"/>
+    <hyperlink ref="H5" r:id="rId382" xr:uid="{A553DA1C-ED74-4EC6-8BDE-E2A3AE4E39F4}"/>
+    <hyperlink ref="I3" r:id="rId383" xr:uid="{B6A36BAA-626A-4E5A-9E2B-8CA10636AB15}"/>
+    <hyperlink ref="I55" r:id="rId384" xr:uid="{48353B1D-A399-4060-A9EA-130AB06495AD}"/>
+    <hyperlink ref="K42" r:id="rId385" xr:uid="{2F972241-13B5-4F62-9A1C-C9A8545405BD}"/>
+    <hyperlink ref="L42" r:id="rId386" xr:uid="{4C856B9F-E359-4B98-87E3-9682A69A8B19}"/>
+    <hyperlink ref="I47" r:id="rId387" xr:uid="{CCD5919C-AB89-4539-8698-0A6E812DAEED}"/>
+    <hyperlink ref="I48" r:id="rId388" xr:uid="{2F8B9AA6-BC9C-4BD2-A2BE-A4608E706567}"/>
+    <hyperlink ref="K49" r:id="rId389" xr:uid="{6535D0FE-6757-4994-A4DA-F5CFA3822428}"/>
+    <hyperlink ref="H59" r:id="rId390" xr:uid="{2ACFC4AC-71B8-4C8D-8036-0A2CCACBBF1C}"/>
+    <hyperlink ref="H65" r:id="rId391" xr:uid="{8C17EDC5-81B0-4FEA-AD0F-38DF795D651F}"/>
+    <hyperlink ref="I65" r:id="rId392" xr:uid="{CF1228BA-A955-4DE6-A1B9-94BFEB751138}"/>
+    <hyperlink ref="H66" r:id="rId393" xr:uid="{96FCFDBE-A998-4835-B37C-429EF601F9C2}"/>
+    <hyperlink ref="H67" r:id="rId394" xr:uid="{0EE323C5-344D-4194-91F2-6335FBE038F7}"/>
+    <hyperlink ref="H70" r:id="rId395" xr:uid="{94C805A8-7D65-46ED-ABCF-BDBE1EF53092}"/>
+    <hyperlink ref="K76" r:id="rId396" xr:uid="{F37C0070-5E95-41FF-8778-6280A4E3D405}"/>
+    <hyperlink ref="K80" r:id="rId397" xr:uid="{70646A60-1999-422D-BC04-223180FD5A66}"/>
+    <hyperlink ref="H77" r:id="rId398" xr:uid="{286ED9D1-5008-4234-A7DC-59704183A129}"/>
+    <hyperlink ref="K78" r:id="rId399" display="2:2+2 Zuspieler*innen neben eigenem Tor" xr:uid="{9F372D2C-89E0-4DF7-93FA-910041866E17}"/>
+    <hyperlink ref="H79" r:id="rId400" xr:uid="{9F314627-7CC1-4FB6-B8C7-EB91A142FD66}"/>
+    <hyperlink ref="K81" r:id="rId401" display="2:2, 2 Tore verteidigen, 2 Felder" xr:uid="{F5E78944-79AB-4050-88DB-E10518285D83}"/>
+    <hyperlink ref="K82" r:id="rId402" display="2:2+2 Zuspieler*innen neben eigenem Tor" xr:uid="{986412D7-2327-4015-9947-F4E23709AD63}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="69" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="8" scale="72" orientation="landscape" r:id="rId403"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xsi:nil="true"/>
     <TaxKeywordTaxHTField xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <m7aa2674883f455cae96e89d73cb7650 xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </m7aa2674883f455cae96e89d73cb7650>
     <Dateistatus xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="72ee0068-f4d9-4617-9505-80be37ccd60e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A7606426521DD84C8BF51DD76349E3F9" ma:contentTypeVersion="20" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="290641f953a2b685fd21709eb0c65c97">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xmlns:ns3="72ee0068-f4d9-4617-9505-80be37ccd60e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b4debf6a0b6acb74da514fa3b59381d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A7606426521DD84C8BF51DD76349E3F9" ma:contentTypeVersion="20" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="e8b832060173283760b87d88e3ad749e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xmlns:ns3="72ee0068-f4d9-4617-9505-80be37ccd60e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01f460b9b0966a467bf17378d6bc69d2" ns2:_="" ns3:_="">
     <xsd:import namespace="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
     <xsd:import namespace="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:m7aa2674883f455cae96e89d73cb7650" minOccurs="0"/>
                 <xsd:element ref="ns2:Dateistatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
@@ -6694,73 +7189,73 @@
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{228E9D28-9D44-4C92-B00F-DE0E496D9D02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
     <ds:schemaRef ds:uri="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A670195-FE86-4BEA-98C0-BC1A6E72686C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D41C2893-26D5-46DA-B19C-D782D9D61E11}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D817D3D-732E-4FFD-8C95-EBCFC82BD800}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
     <ds:schemaRef ds:uri="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
@@ -6778,51 +7273,51 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>EF's</vt:lpstr>
       <vt:lpstr>E-Jun. Makro</vt:lpstr>
       <vt:lpstr>E-Jun. Mikro</vt:lpstr>
       <vt:lpstr>'E-Jun. Mikro'!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Wanzenried Silvio</dc:creator>
+  <dc:creator>Trainerbildung</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ManagedKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100A7606426521DD84C8BF51DD76349E3F9</vt:lpwstr>