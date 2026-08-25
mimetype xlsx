--- v0 (2026-05-27)
+++ v1 (2026-08-25)
@@ -1,392 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swissunihockey.sharepoint.com/sites/pj-athletikkonzept/Freigegebene Dokumente/General/Ausbildungskonzept und RTP/Rahmentrainingspläne/aktuelle Versionen/veröffentlichte RTP's einzeln/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swissunihockey.sharepoint.com/sites/pj-athletikkonzept/Freigegebene Dokumente/General/Ausbildungskonzept und RTP/Rahmentrainingspläne/aktuelle Versionen/Deutsch/veröffentlichte RTP's einzeln/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11208" documentId="13_ncr:1_{34742314-56BF-4BBC-85DC-4672179037C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4BFBA9B-EE3B-41DA-BA38-AB4218DF7FC5}"/>
+  <xr:revisionPtr revIDLastSave="19" documentId="8_{F75E8DCE-1DF0-48FD-980E-B99AA2381670}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6D898248-D064-445A-898D-78A05B03CF30}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="51840" windowHeight="21120" tabRatio="929" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" tabRatio="929" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EF's" sheetId="26" r:id="rId1"/>
     <sheet name="F-Jun. Makro" sheetId="15" r:id="rId2"/>
     <sheet name="F-Jun. Mikro" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'F-Jun. Mikro'!$B$1:$G$41</definedName>
+    <definedName name="Test">#REF!</definedName>
     <definedName name="Z_EE661246_F013_42F7_9C39_90F09D20C236_.wvu.PrintArea" localSheetId="2" hidden="1">'F-Jun. Mikro'!$B$1:$G$41</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="Alles auf einer Seite" guid="{EE661246-F013-42F7-9C39-90F09D20C236}" xWindow="3633" windowWidth="1734" windowHeight="1399" tabRatio="929" activeSheetId="3"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>Philippe Burkhard</author>
+    <author>tc={7143AD76-5DEC-46AE-81A1-01CC25AEF902}</author>
+    <author>tc={C5FFA0F2-77C6-4809-9B89-4C0D9A13D3BC}</author>
+    <author>tc={32CDBD47-1F88-42D9-8C5B-622DD39670E0}</author>
+    <author>tc={9388F9CD-FC96-4D8F-8506-B47D7C80F290}</author>
+    <author>tc={A98C1CFD-BCA6-45FA-8094-E66C90E4437A}</author>
+    <author>tc={82092978-9FEB-4CA3-BB6A-35CCB07EC30B}</author>
   </authors>
   <commentList>
-    <comment ref="K4" authorId="0" shapeId="0" xr:uid="{60775B54-A13C-4FA9-9BF8-905B8A4B9A79}">
+    <comment ref="K4" authorId="0" shapeId="0" xr:uid="{7143AD76-5DEC-46AE-81A1-01CC25AEF902}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="T4" authorId="0" shapeId="0" xr:uid="{284DBC28-F724-4422-A6B2-9FB3552A7EF1}">
+    <comment ref="T4" authorId="1" shapeId="0" xr:uid="{C5FFA0F2-77C6-4809-9B89-4C0D9A13D3BC}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="AT4" authorId="0" shapeId="0" xr:uid="{7B521A4E-C728-4298-9F67-D4B01E5E07D3}">
+    <comment ref="AT4" authorId="2" shapeId="0" xr:uid="{32CDBD47-1F88-42D9-8C5B-622DD39670E0}">
       <text>
-        <r>
-[...27 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Start und Dauer der Pause abhängig von Saisonabschluss und Wiederbeginn im Verein.
+Planungsschritte während Saisonpause: 
 - Teamabschluss-Event
 - Planung neue Saison (Jahresplanung)
 - Kommunikation Verein/Staff/Eltern bezüglich Teamzusammensetzung und Kick-off. </t>
-        </r>
       </text>
     </comment>
-    <comment ref="E7" authorId="0" shapeId="0" xr:uid="{7915DA18-54B5-4D81-B7A6-8F2D2CDDE43C}">
+    <comment ref="E7" authorId="3" shapeId="0" xr:uid="{9388F9CD-FC96-4D8F-8506-B47D7C80F290}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Sitzung mit allen Staffs Kinderunihockey, ev. interne Weiterbildung
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="H7" authorId="0" shapeId="0" xr:uid="{52D85B39-7EC6-4C25-B36B-F117B65A6394}">
+    <comment ref="H7" authorId="4" shapeId="0" xr:uid="{A98C1CFD-BCA6-45FA-8094-E66C90E4437A}">
       <text>
-        <r>
-[...7 lines deleted...]
-        </r>
+        <t>[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    AV= Ausbildungsverantwortliche*r</t>
       </text>
     </comment>
-    <comment ref="O7" authorId="0" shapeId="0" xr:uid="{EF54B498-247A-48CF-959E-6C654A1FD06C}">
+    <comment ref="O7" authorId="5" shapeId="0" xr:uid="{82092978-9FEB-4CA3-BB6A-35CCB07EC30B}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Übersicht und Planung der nächsten Monate/Schwerpunkte
 </t>
-        </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="179">
   <si>
     <t>Phase</t>
   </si>
   <si>
+    <t>Erscheinungsform</t>
+  </si>
+  <si>
     <t>F-Junioren</t>
   </si>
   <si>
     <t>Treffer sammeln</t>
   </si>
   <si>
     <t>Passroboter</t>
   </si>
   <si>
     <t>Rollmops</t>
   </si>
   <si>
-    <t>Stafetten mit Torschuss</t>
-[...1 lines deleted...]
-  <si>
     <t>Zeitungslesen</t>
   </si>
   <si>
     <t>Kopf hoch</t>
   </si>
   <si>
     <t>Fruchtsalat</t>
   </si>
   <si>
     <t>Hasenrennen</t>
   </si>
   <si>
     <t>Ballschmuggel</t>
   </si>
   <si>
     <t>Herr und Hund</t>
   </si>
   <si>
     <t>Ligadribbling</t>
   </si>
   <si>
     <t>Nest suchen (visuelles Signal)</t>
   </si>
   <si>
     <t>Dschungelspiel (Affen und Sammler)</t>
   </si>
   <si>
-    <t>Torlauf</t>
-[...1 lines deleted...]
-  <si>
     <t>Tempospiel</t>
   </si>
   <si>
     <t>Fruchtsalat mit Raben</t>
   </si>
   <si>
     <t>Nummernpassen</t>
   </si>
   <si>
     <t>Spiel mit Überzahlen (z.b. 2:1 auf 2 Hälften)</t>
   </si>
   <si>
     <t>Linienball vereinfacht (Vert. Ohne Stock)</t>
   </si>
   <si>
     <t>Mini-Handball</t>
   </si>
   <si>
-    <t>Keulen-Team-Spiel</t>
-[...1 lines deleted...]
-  <si>
     <t>Ballfangis (Fänger mit farbigem Ball)</t>
   </si>
   <si>
-    <t>Rumpelstilzchen</t>
-[...1 lines deleted...]
-  <si>
     <t>Positionsspiel 3:2</t>
   </si>
   <si>
     <t>Positionsspiel 2:1 im Angriff</t>
   </si>
   <si>
-    <t>Inselfangis (nur 1 Kind pro Insel)</t>
-[...4 lines deleted...]
-  <si>
     <t>Wettlauf um den Schatz (Vorrat sammeln)</t>
   </si>
   <si>
     <t>Trainingsblock 1</t>
   </si>
   <si>
     <t>Trainingsblock 2</t>
   </si>
   <si>
     <t>Trainingsblock 3</t>
   </si>
   <si>
     <t>Trainingsblock 4</t>
   </si>
   <si>
     <t>Trainingsblock 5</t>
   </si>
   <si>
     <t>Trainingsblock 6</t>
   </si>
   <si>
     <t>Trainingsblock 7</t>
   </si>
   <si>
     <t>Trainingsblock 8</t>
   </si>
   <si>
     <t>Trainingsblock 9</t>
   </si>
   <si>
     <t>Trainingsblock 10</t>
   </si>
   <si>
     <t>Schwerpunkt</t>
   </si>
   <si>
     <t>Farbskala nach Erscheinungsform</t>
   </si>
   <si>
     <t>Ball abdecken</t>
   </si>
   <si>
     <t>Defensive 1:1-Situationen bestimmen</t>
   </si>
   <si>
-    <t>Nach Ballgewinn sofort umschalten</t>
-[...4 lines deleted...]
-  <si>
     <t>Schiessen ohne Gegner</t>
   </si>
   <si>
     <t>Blick vom Ball lösen</t>
   </si>
   <si>
     <t>Ball abholen und mitnehmen</t>
   </si>
   <si>
     <t>Ball flach abgeben</t>
   </si>
   <si>
     <t>Schiessen mit Gegner</t>
   </si>
   <si>
     <t>den Ball in moderater Bewegung abdecken und dennoch unter Kontrolle halten.</t>
   </si>
   <si>
     <t>aus dem moderaten Lauf ohne gegnerischen Einfluss schiessen.</t>
   </si>
   <si>
     <t xml:space="preserve"> den Ball abdecken, den Gegenspieler*innen ausweichen und immer in Bewegung bleiben</t>
   </si>
   <si>
     <t>aus dem moderaten Lauf ohne Gegenspieler*in den Blick vom Ball lösen</t>
@@ -394,424 +294,451 @@
   <si>
     <t>aus dem moderaten Lauf mit Gegenspieler*in den Blick vom Ball lösen.</t>
   </si>
   <si>
     <t xml:space="preserve"> aus dem schnellen Lauf mit reduziertem gegnerischen Druck aufs Tor schiessen. </t>
   </si>
   <si>
     <t>den Ball mit reduziertem gegnerischem Druck aus der Bewegung an- und mitnehmen</t>
   </si>
   <si>
     <t>Ball führen</t>
   </si>
   <si>
     <t>ohne Gegnerischen Einfluss mit dem Ball an der Schaufel in verschiedene Richtungen laufen und den Ball stoppen.</t>
   </si>
   <si>
     <t>Trainingsblock</t>
   </si>
   <si>
     <t>Technik / Taktik</t>
   </si>
   <si>
     <t>Athletik</t>
   </si>
   <si>
-    <t>Täuschungen, Richtungs- und Tempowechsel über die gesamte Spielzeit erfolgreich einsetzen.</t>
-[...1 lines deleted...]
-  <si>
     <t>Klare Torchancen erarbeiten und Tore erzielen</t>
   </si>
   <si>
     <t>Linienball</t>
   </si>
   <si>
     <t>Mai - Juli</t>
   </si>
   <si>
     <t>Laufen, Springen – Tierparade</t>
   </si>
   <si>
     <t xml:space="preserve">Balancieren - Seiltanz </t>
   </si>
   <si>
     <t>Rollen, drehen - Kugelbahn</t>
   </si>
   <si>
     <t>Werfen, fangen - Gletscherspalte</t>
   </si>
   <si>
     <t>Ringen, raufen - Inselreich</t>
   </si>
   <si>
     <t>Rutschen, gleiten - Schlittenhunde</t>
   </si>
   <si>
     <t>Reifen Fest</t>
   </si>
   <si>
     <t>Wurfspiel - Alaskaball</t>
   </si>
   <si>
-    <t>Rückschlagspiele</t>
-[...1 lines deleted...]
-  <si>
     <t>Menschenpyramide - Partnerakro</t>
   </si>
   <si>
-    <t>Kampfspiel - Berge versetzen</t>
-[...4 lines deleted...]
-  <si>
     <t>Vorrat sammeln mit Dieben</t>
   </si>
   <si>
     <t>Stellkreis</t>
   </si>
   <si>
     <t>Inselfangis (springen)</t>
   </si>
   <si>
     <t>Stafette mit Zusatzaufgaben</t>
   </si>
   <si>
-    <t>Paarfangis</t>
-[...7 lines deleted...]
-  <si>
     <t>Kooperation - Transportierstafette</t>
   </si>
   <si>
-    <t>Mattendrehen Teamwettkampf</t>
-[...1 lines deleted...]
-  <si>
     <t>Turnschuh-Turm</t>
   </si>
   <si>
     <t>Formel 1</t>
   </si>
   <si>
     <t>aus dem moderaten Lauf mit reduziertem gegnerischem Einfluss schiessen.</t>
   </si>
   <si>
-    <t>Schiessbude mit Verteidiger in definierten Zonen</t>
-[...7 lines deleted...]
-  <si>
     <t>den Ball ohne gegnerischen Druck aus der Bewegung gezielt abgeben</t>
   </si>
   <si>
     <t xml:space="preserve">Zweikämpfen - Ball abdecken </t>
   </si>
   <si>
-    <t>Räuber und Polizei mit Stock und Ball</t>
-[...1 lines deleted...]
-  <si>
     <t>Tigerball / Schnappball 3:1 resp. 4:2</t>
   </si>
   <si>
-    <t>Torspiel ohne Gegenspieler - Kooperation</t>
-[...4 lines deleted...]
-  <si>
     <t>Passen à la carte</t>
   </si>
   <si>
-    <t>Pass-Stafetten / Laufen-Passen</t>
-[...1 lines deleted...]
-  <si>
     <t>Tempospiel, visuelles Signal</t>
   </si>
   <si>
     <t>Märchenwald-Fangis</t>
   </si>
   <si>
     <t>Nest suchen mit Greifvögel (plus visuelles Signal)</t>
   </si>
   <si>
     <t>Treffer sammeln mit Fängern</t>
   </si>
   <si>
     <t>Rollmops mit 2 Gegenspielern im eigenen Feld</t>
   </si>
   <si>
-    <t>Offensive 1:1-Situationen lösen</t>
-[...4 lines deleted...]
-  <si>
     <t>Nest suche mit Fänger</t>
   </si>
   <si>
     <t>Spiel 3:3</t>
   </si>
   <si>
     <t>hoher Stock</t>
   </si>
   <si>
     <t>Stockschlag (Schaufel zum Ball)</t>
   </si>
   <si>
     <t xml:space="preserve">Spiel 2:2 Breite </t>
   </si>
   <si>
-    <t>Spiel 3:3 Breite 2 Tore</t>
-[...1 lines deleted...]
-  <si>
     <t>Regel-Einführung</t>
   </si>
   <si>
-    <t xml:space="preserve">Jederzeit stabil bleiben sowie die Kraft passend dosieren. </t>
-[...1 lines deleted...]
-  <si>
     <t>Gemeinsam wirkungsvoll das Spiel aufbauen</t>
   </si>
   <si>
+    <t>Bei Ballgewinn sofort umschalten</t>
+  </si>
+  <si>
     <t>Schwerpunkte Technik / Taktik</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brettfangis</t>
   </si>
   <si>
     <t>Rübenziehen</t>
   </si>
   <si>
     <t>Reifenball</t>
   </si>
   <si>
     <t>Woche</t>
   </si>
   <si>
     <t>Good Practice 1
 10 min</t>
   </si>
   <si>
     <t>Good Practice 2
 10-15 min</t>
   </si>
   <si>
     <t xml:space="preserve">Spiel
 20-25min  </t>
   </si>
   <si>
-    <t>Stafette</t>
-[...1 lines deleted...]
-  <si>
     <t>Januar - März</t>
   </si>
   <si>
     <t>Passen und Zweikämpfen</t>
   </si>
   <si>
     <t>Keulenball</t>
   </si>
   <si>
     <t>Sommerferien</t>
   </si>
   <si>
     <t>Aug. - Sept.</t>
   </si>
   <si>
     <t>Herbstferien</t>
   </si>
   <si>
     <t>Okt. - Dez.</t>
   </si>
   <si>
     <t>Winterferien</t>
   </si>
   <si>
     <t>Saisonpause</t>
   </si>
   <si>
     <t>Elterninfo Verein</t>
   </si>
   <si>
     <t>Mögliche Termine und Events</t>
   </si>
   <si>
     <t>Staffmeeting</t>
   </si>
   <si>
     <t>Vereinsmeeting</t>
-  </si>
-[...1 lines deleted...]
-    <t>Erscheinungs-form</t>
   </si>
   <si>
     <t xml:space="preserve">Aug. - Sept. </t>
   </si>
   <si>
     <t>Jan. - März</t>
   </si>
   <si>
     <t>Vielseitigkeit / Warm-up Spiel, 
 10 min</t>
   </si>
   <si>
     <t>Ballführen à la carte</t>
   </si>
   <si>
     <t>Tag und Nacht</t>
   </si>
   <si>
     <t xml:space="preserve">Wer hat Angst vor der Katze? </t>
   </si>
   <si>
     <t>Reaktionsspiel - Fang den Räuber</t>
   </si>
   <si>
     <t>Hütchen-Schiessbude</t>
   </si>
   <si>
-    <t>Brennballspiel Unihockey</t>
-[...1 lines deleted...]
-  <si>
     <t>Kampf um den Schatz</t>
   </si>
   <si>
     <t>Schiessbude mit Gegenspieler</t>
   </si>
   <si>
     <t>Chaos-Spiel</t>
   </si>
   <si>
     <t>Wand ab</t>
   </si>
   <si>
-    <t>Sig-Sag-Sug Fangis</t>
-[...1 lines deleted...]
-  <si>
     <t>Reaktionsspiel - Schnappi</t>
   </si>
   <si>
     <t>Ballfanigs</t>
   </si>
   <si>
     <t>Ballfangis</t>
   </si>
   <si>
-    <t>Memory Stafette</t>
-[...1 lines deleted...]
-  <si>
     <t>Bobanschieber</t>
   </si>
   <si>
     <t>Ballführen à la carte (visuelle Signale)</t>
   </si>
   <si>
     <t>Inselfangis</t>
   </si>
   <si>
     <t>Kopf hoch (visuelle Signale)</t>
   </si>
   <si>
     <t>Erlöserstafette</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ballfangis Matten</t>
   </si>
   <si>
     <t>Mattenflucht</t>
   </si>
   <si>
     <t>Mattenpassen</t>
   </si>
   <si>
     <t>Königsspiel</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ausbildungsziel:
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Die Spieler*innen können…</t>
     </r>
   </si>
   <si>
-    <t>F-Junioren, Planung Trainingsblöcke</t>
-[...2 lines deleted...]
-    <t>Explosiv auf maximale Geschwindigkeit beschleunigen und während der gesamten Spielzeit effizient bremsen.</t>
+    <t>Positionsspiel 3:2 im Angriff</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Beispiel Saisonplanung: </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Annahme 1 Training pro Woche à 60 Min.</t>
     </r>
   </si>
   <si>
     <t>Kick-off mit Spieler*innen + Eltern</t>
   </si>
   <si>
     <t>Staff-Debriefing</t>
   </si>
   <si>
     <t>Sponsorenlauf</t>
   </si>
   <si>
     <t>Elterninfo nächste Saison</t>
   </si>
   <si>
     <t>Trainingsbesuch AV</t>
   </si>
+  <si>
+    <t>Push the rock</t>
+  </si>
+  <si>
+    <t>Wichtige Hinweise zu den vorliegenden Planungsdokumente</t>
+  </si>
+  <si>
+    <t>Psyche und Mentalität lassen sich in der RTP nicht als abgeschlossene Trainingsblöcke festlegen, da deren Entwicklung ein fortlaufender Prozess ist. Diese entsteht vor allem durch kontinuierliches Coaching im Training und Wettkampf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In der RTP wurde bewusst auf die Planung von Ferienfenster verzichtet, da diese aufgrund von Vereinsgegebenheiten (Hallenverfügbarkeiten) und kantonalen Schulferien stark variieren können. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Aufbau und Umfang der Trainingsblöcke ist durchdacht und bewusst gewählt. Dennoch steht es jedem Verein (bzw. dem Trainer) zu, diese aufgrund eigenere Bedürfnisse frei umzuplanen. Alle Dokumente sind als offene Excel-Dateien verfügbar. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alle Schwerpunkte sowie die Good-Practice Trainingsformen lassen sich im selben Wortlaut im Unihockey Trainignsplaner (UTP) anzeigen. Gehe hierzu im UTP zur Bibliothek und filtere nach Stufe und Schwerpunkt. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeder Trainingsblock besteht aus 3 Schwerpunkten. Haupt- und Nebenschwerpunkt sowie immer ein Athletikschwerpunkt. </t>
+  </si>
+  <si>
+    <t>Spiel 3:3 auf 2 Tore</t>
+  </si>
+  <si>
+    <t>Brennballspiel - Keulen treffen</t>
+  </si>
+  <si>
+    <t>Schuss-Stafette</t>
+  </si>
+  <si>
+    <t>Räuber und Poli mit Stock und Ball</t>
+  </si>
+  <si>
+    <t>Passen und Laufen</t>
+  </si>
+  <si>
+    <t>Torspiel - Kooperation</t>
+  </si>
+  <si>
+    <t>Torlauf mit Jäger</t>
+  </si>
+  <si>
+    <t>Bei Ballverlust sofort umschalten</t>
+  </si>
+  <si>
+    <t>Erdmännchenfangis</t>
+  </si>
+  <si>
+    <t>Offensive 1:1-Situationen erfolgreich gestalten</t>
+  </si>
+  <si>
+    <t>Gemeinsam und druckvoll die Räume schliessen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jederzeit stabil bleiben sowie die Kraft dosieren. </t>
+  </si>
+  <si>
+    <t>Im Spiel explosiv und maximal beschleunigen sowie effizient bremsen.</t>
+  </si>
+  <si>
+    <t>Fortlaufend schnell und agil bewegen</t>
+  </si>
+  <si>
+    <t>Zonenball Unihockey</t>
+  </si>
+  <si>
+    <t>Hasenstall</t>
+  </si>
+  <si>
+    <t>Gemeinsam und wirkungsvoll das Spiel aufbauen</t>
+  </si>
+  <si>
+    <t>Torchancen erarbeiten und Tore erzielen</t>
+  </si>
+  <si>
+    <t>Die Ausbildungsziele sind auf das erste und zweite Ausbildungsjahr auf dem Grossfeld ausgerichtet. Teams, deren Spielerinnen mehrheitlich über mehr als zwei Jahre Erfahrung auf dem Grossfeld verfügen, orientieren sich am nächst höheren RTP</t>
+  </si>
+  <si>
+    <t>Stafette "Sali du"</t>
+  </si>
+  <si>
+    <t>Insellauf-Stafette</t>
+  </si>
+  <si>
+    <t>Rumpelstilzchen / Schuhe treffen</t>
+  </si>
+  <si>
+    <t>Päärli-Fangis</t>
+  </si>
+  <si>
+    <t>Memory-Jasskarten-Stafette</t>
+  </si>
+  <si>
+    <t>Brett-Fangis</t>
+  </si>
+  <si>
+    <t>Mattendrehen</t>
+  </si>
+  <si>
+    <t>Tunnel-Fangis mit Ball</t>
+  </si>
+  <si>
+    <t>Tunnel-Fangis ohne Ball</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Avenir Next LT Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Avenir Next LT Pro"/>
       <family val="2"/>
     </font>
@@ -832,56 +759,50 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -940,109 +861,105 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Avenir Next LT Pro"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="7"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color rgb="FF000000"/>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="7"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...10 lines deleted...]
-    </font>
   </fonts>
-  <fills count="19">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1090,64 +1007,59 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="gray0625">
-[...3 lines deleted...]
-    <fill>
       <patternFill patternType="lightUp"/>
     </fill>
     <fill>
       <patternFill patternType="lightUp">
         <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1168,191 +1080,142 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...18 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...8 lines deleted...]
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1368,625 +1231,723 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color theme="0"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="177">
+  <cellXfs count="185">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...117 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="15" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="15" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="15" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="18" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="1" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="18" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="1" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="18" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="1" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="15" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="17" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="17" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="17" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="1" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="1" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="1" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="15" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="1" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="15" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...129 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Link" xfId="2" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{FDB23815-786D-4307-BE9B-1D414C23035D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFF9900"/>
+      <color rgb="FFFCFC7C"/>
       <color rgb="FFFF9B9B"/>
+      <color rgb="FFA74FFF"/>
       <color rgb="FFFF2D2D"/>
+      <color rgb="FF1385D3"/>
       <color rgb="FFFF7979"/>
       <color rgb="FF6400C8"/>
-      <color rgb="FFA74FFF"/>
       <color rgb="FF47008E"/>
       <color rgb="FF860DFF"/>
-      <color rgb="FFD5ABFF"/>
-[...1 lines deleted...]
-      <color rgb="FFFFFF4F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Philippe Burkhard" id="{57812833-2BB9-448C-8E87-BC9232663E93}" userId="Philippe Burkhard" providerId="None"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2206,2431 +2167,2780 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="K4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{7143AD76-5DEC-46AE-81A1-01CC25AEF902}">
+    <text xml:space="preserve">Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
+</text>
+  </threadedComment>
+  <threadedComment ref="T4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{C5FFA0F2-77C6-4809-9B89-4C0D9A13D3BC}">
+    <text xml:space="preserve">Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
+</text>
+  </threadedComment>
+  <threadedComment ref="AT4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{32CDBD47-1F88-42D9-8C5B-622DD39670E0}">
+    <text xml:space="preserve">Start und Dauer der Pause abhängig von Saisonabschluss und Wiederbeginn im Verein.
+Planungsschritte während Saisonpause: 
+- Teamabschluss-Event
+- Planung neue Saison (Jahresplanung)
+- Kommunikation Verein/Staff/Eltern bezüglich Teamzusammensetzung und Kick-off. </text>
+  </threadedComment>
+  <threadedComment ref="E7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{9388F9CD-FC96-4D8F-8506-B47D7C80F290}">
+    <text xml:space="preserve">Sitzung mit allen Staffs Kinderunihockey, ev. interne Weiterbildung
+</text>
+  </threadedComment>
+  <threadedComment ref="H7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{A98C1CFD-BCA6-45FA-8094-E66C90E4437A}">
+    <text>AV= Ausbildungsverantwortliche*r</text>
+  </threadedComment>
+  <threadedComment ref="O7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{82092978-9FEB-4CA3-BB6A-35CCB07EC30B}">
+    <text xml:space="preserve">Übersicht und Planung der nächsten Monate/Schwerpunkte
+</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f48e57859bdfda0ec2d5?secret=b5e98e2d75806a968f8ef0380c5f9d32a14872daa7ba5f5387019d6787b021a5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68233b564ea664b0a50a1a66?secret=80a15a453c11f7ee89ca18ac00f44b9d9352ed5f2ba84cbea3454abc00977127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674d8a32da21950701062392?secret=39e94e1e0c6c343003b4f795aba6662c2d4f4bfc037852268127515a86c88842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259787b975f22d69060403?secret=e238b151ba8c3f31e0f8c692af01361192dedcc1b64065f0ad74b2e715ef51ff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c403f188529a65e0d10f0?secret=6e5b0dc55c0ce442f30c4c18d50e67cad6b7569d7faa4a2032c8dfffc0f6b219" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8eca3749bce38300ca44?secret=561383ce73a8f2b727ffb3bea5f98e7557e9a9a6b3236a14ceefe7d7af522e1d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da1b7188529a65e0d0d56?secret=f8f74cb2feb0bd2b413c4b46872c7a095d0daac81516954e19b4cdafccf08552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674d952bef5fbbd04504c05e?secret=fa7e2310a2403e53dcb9b2ad4920409842b1b2a9535ee28a4ea003510db0b2e3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da58aef5fbbd04504c091?secret=9796e6018673bd364a745c7e2bf46000686d8d39d46449903844f8b2b5fd6d79" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674f0660188529a65e0d0efc?secret=53bad423cde5664328da2ce84ed2dbd3fc23d7acf1bfbd04fc6dddc411da5ebd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6965ff2b90b7e7e7d7069345?secret=52e8393f1e7d65f1bd548c756327dcfbc4066eae5c48e69829ec2cfc29674a89" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0e3b7aee1280dd5001dc7?secret=18dbebdf9a5b900f64df8370e038a031f8d898616635caeea20077078fb189c4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8eca3749bce38300ca44?secret=561383ce73a8f2b727ffb3bea5f98e7557e9a9a6b3236a14ceefe7d7af522e1d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6823518c3ca1469a7708ce03?secret=d6306e616a11cd5407b7a4768f54c1c1b1643416e7097914e9e8c635cbe1a6d8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d017964fdb8270b60a3599?secret=e38e3620458fb248dfff3bab768cdc8ab55fe08ec10be14c2ffc07036372dfef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3dc55629ab32e90e07e9?secret=d80a7969d68fb993207e4b232320456e430ef9514766928b23e12255af7def13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=c376723a436310710befb20d6fb5daee921888fd9721ccea95dde234fc132c6a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7dc814a41fe743808b8ea?secret=fb7485b31e7db11ed5b3d01f2294e5775f4eac1b2a1af4fce1a1e4c16b8558cf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966112290b7e7e7d7069352?secret=a8dfb7dbbe8d024a7692cd58dac8acedc5bd3715b7a7015b09d52858219a5b6a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68233b564ea664b0a50a1a66?secret=80a15a453c11f7ee89ca18ac00f44b9d9352ed5f2ba84cbea3454abc00977127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=5fadb23bfcd7c43df2cb79d25f6bb4c9c685d9fbb851d0fcdd49461ea2bfb92f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7d188f8cb3958d9010c94?secret=71d86a2940fb5b1f2292c2cb90dedc94cc6b74fcae3a9838d7bee10984e28439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728b5b25a20d031d02adac?secret=f0523530b29bb175906cd5803f8edc573f0db46315fdf38716dd623668d757dd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da658da219507010623e1?secret=d86e44e9b531025841f6af4bea7542dc42402c4e7c80013e428039bdf622c20e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f47bf8cb3958d9010cbe?secret=436c13a87b528dc2fd6efafb22ada483cffb5a0c0048719d8b61977da2b4ea21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682c8d12497b6270e800f3a2?secret=5501b99dcf8ed6ecb94862b53566da69b56f4df817387a7c95b95014958c09dd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259ac870e6c3b7cd0b6692?secret=2ccb0a183c1d405652858bccb2789272f048fa5a2cd3af67fa769e0bca454714" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da58aef5fbbd04504c091?secret=9796e6018673bd364a745c7e2bf46000686d8d39d46449903844f8b2b5fd6d79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0287c0351269f5708c272?secret=ea232f10d9801aa63318ced8a0e02c17626c97683e32183bd71ad983e9b54c24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67efd7702f7cdbc1f30f8c17?secret=222e2c61d314771a7012cd92e02f5aa53de7135f988630697f14eb0a1491ecd5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68236a9784fb90a8b2043d13?secret=dd962ef9f5eb75acfc6e6163f147eca6b60cba7dee1dac7bae118ab60ecd1a72" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=f1b4d6ed3b85c90970bc28fb6206e005dfe22811d62e8ff09ddc6a27b2c967c8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a68740f134e7ebcbd0d3f00?secret=ea45cf4bfbc06e9bbeb5bdda92a45a227c711b434b28e6b1ff3e7a9153862d88" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa421d3e2e4e79b603083f?secret=f014de53de2cc03c9366c9f8d93eb37d01ec827dea0e7d3805d51a1658abe5b1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682c8d12497b6270e800f3a2?secret=5501b99dcf8ed6ecb94862b53566da69b56f4df817387a7c95b95014958c09dd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835b7f28378f1f4ca07fa03?secret=436c7d78c31325be7b79dc1cf4dd28b6f98fb39fcf504a09c99ccac27c7e033d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6823518c3ca1469a7708ce03?secret=d6306e616a11cd5407b7a4768f54c1c1b1643416e7097914e9e8c635cbe1a6d8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682592e071bf1056d30e4862?secret=235962f569d89f143e3d828aa997c4b64608ce00e8346e4430a69a03912ce14c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6825953badcd34e4000137e2?secret=c06224186c3d359a7ad6528c2a76783f7f6bc389dd3157918022c7bf1e8a78fa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68235858e32c14b9220ee7b2?secret=b428e245d33fa31e3590f7b9ed0b4325005be242bac8353d79e6e34ad7249fdc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0279abc8c43703e009762?secret=ef5de1fb4a2cb306dd808c9702e6c2944b4d7d6845164a6242f812b252f05b38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a65f25a20d031d02aee3?secret=4377721724cf922fc0f1674b0f4e0a7820215026bfb6ec312486b3838bb87d40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a533bc637a442a0b3b76?secret=f12f17a69eeed03f0047e57fa53c0abed5806082fc1521ede65f929d3d81ad82" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69661a6b27bf71ce42030aa7?secret=e376cedbf4274885be117919a611765968c8f41172868b2b67886bdee5a6e62a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb7357859bdfda0ec282?secret=3c3562e068175f1ac1949b9ff5e520cb17e9b893a7af22bf3e92dcb190ee4221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68233b564ea664b0a50a1a66?secret=80a15a453c11f7ee89ca18ac00f44b9d9352ed5f2ba84cbea3454abc00977127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728b5b25a20d031d02adac?secret=f0523530b29bb175906cd5803f8edc573f0db46315fdf38716dd623668d757dd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa421d3e2e4e79b603083f?secret=f014de53de2cc03c9366c9f8d93eb37d01ec827dea0e7d3805d51a1658abe5b1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d01026f3ac35ad2309be0a?secret=224ed7a829584f61db77f95375ba3ced3fa86f013e6622832ec405ef992e7c30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c921aa4a41fe743808b9ac?secret=6171c7808acc5b572f6061eab0f49bff312e89efcd3beb4d5fdacd905f715e13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674d8a32da21950701062392?secret=ebf55422ccd43c47bde2520600c79bcaf21cb1d7491ce9a07825c3793dc424be" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=c0197c93592171f509ab62e3d39c9c1806f64079d8df443fbd1fd6a1697e0746" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbf62da21950701062427?secret=dd0f651d80855aa01a13051f0cdc239e81bcaa6f62a21df85271d906e29a6936" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da482188529a65e0d0d89?secret=f520377cdf3b8e5186857678ced6e05da6507636e5e84ceb783884c6c56687dc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a7f025a20d031d02af0a?secret=fb03e8e02a2880924393bcf5b1b1d4d63d87a0faa658bce81634694a96bf2994" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=767252f5d7f6907a4fd19dd52404369a169d8ded5b131a98913a1428ca9566ca" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259ac870e6c3b7cd0b6692?secret=2ccb0a183c1d405652858bccb2789272f048fa5a2cd3af67fa769e0bca454714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbf62da21950701062427?secret=2595a2603ced5c70bfcc41ec7da83cc46e08523be935087ca38757bc861f8100" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728b5b25a20d031d02adac?secret=f77bd61594ac6b1c845dc18ad791aa92dd1bf4378b9790a4f0e5487c81f20cdc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68233b564ea664b0a50a1a66?secret=80a15a453c11f7ee89ca18ac00f44b9d9352ed5f2ba84cbea3454abc00977127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6823518c3ca1469a7708ce03?secret=d6306e616a11cd5407b7a4768f54c1c1b1643416e7097914e9e8c635cbe1a6d8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d018441c901ce64f08b318?secret=1222623d154092cd6fef979baf5a5a2221243521d36a0cbec117fb43dba44eaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=d6c2d10be810579ccc0d3ad36a902f16f0004e5fdc22693f38d3d58556297ea2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02a06a76597d8f409a8ab?secret=dcfd4a0f8c7fab000218ff4c467f70ac5f8f38d1e08e7ba261876d2c54abcc10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0defdfd082c2f96094719?secret=eac7212499cbd35d5859bc64bc354f6471625dc7b7a1cd9a311edfbb1f7c4ddb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0cf79fd082c2f9609466a?secret=c617a5f5c3296239f5068459a8004aa25e91820df261d533649ebfd9b73175ed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=716fe7fdae5e3fd6308d9994a228866135eda14cdefb16f4aca0c837c9fa5f89" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da658da219507010623e1?secret=d86e44e9b531025841f6af4bea7542dc42402c4e7c80013e428039bdf622c20e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d016f5e3d66a34b70c5277?secret=42003381ec0db44a0178caafeb95f2c7a14495fa0e15ee625503a4803a0b3ed6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb304a41fe743808b88e?secret=b9a8600eb588c8c7408d60fe49b540624c6b67bc8beac004541e3a65e376176a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6966203c27bf71ce42030abd?secret=d7db2397722d30618a5c7ca1a0097bb4677c123bd2b919419e4919731def623d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da1b7188529a65e0d0d56?secret=e70d66f238755b9e86cde175b2afb027f05ec9ac851bb3498405a40f49878016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dc46c188529a65e0d0e0f?secret=aecc96b06ade6cdeed0a3b6a517c4dbe22656f59244820d03854515ab6257e1d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a1f3bc637a442a0b3b50?secret=16a729ba001a4f22f58616a1470873239e1409c777b924c91c2a8ec66b245519" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=6e0355210bfb801d20f877691ddb94598606227c5bf82dcaca6bfa24fa02b264" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=36fcbed9f76e92ace299a879573a241055025415ec783a8f8fa70d286446e5e8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb304a41fe743808b88e?secret=b9a8600eb588c8c7408d60fe49b540624c6b67bc8beac004541e3a65e376176a" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682337d64ea664b0a50a1a62?secret=d1d125607e6b2102a69cc5855f13c5301a03ec9066900280d00d4f8fb89c4532" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259ac870e6c3b7cd0b6692?secret=2ccb0a183c1d405652858bccb2789272f048fa5a2cd3af67fa769e0bca454714" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=6fffd5d26f6b82cde32625b4ed56abccbb8b06351292ca8ccccf76021aee6e08" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=6e0355210bfb801d20f877691ddb94598606227c5bf82dcaca6bfa24fa02b264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d49fde5c39bf2a70dfc9d?secret=db915fde9e81a8a2db82b425818c3cd4bfc3a036acabe1a060dcea8cc339da72" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbe6bef5fbbd04504c0d7?secret=c5c959c6c7f6f04fa5f326b35ec2b32566a3ebe540725679f675eba1d8c6525e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d475126423bf88d0e5978?secret=466dee1c8afb6f2e6b97cd6d66e8dc4a786e049c60c86fd511fe4857dcd744e5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0135e0962dbbadc05eb82?secret=ee39ab0cf38095e125f9c1ab40d8f7b41e53a62130a0bbf4d31700fc8c0b823f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da58aef5fbbd04504c091?secret=9796e6018673bd364a745c7e2bf46000686d8d39d46449903844f8b2b5fd6d79" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7cb11f8cb3958d9010c40?secret=153b68a81f07a4c086c1c2853eed48bc6761c7b293bb4271c493c002c5fad9dd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c403f188529a65e0d10f0?secret=9900fed371ca57872f80b89411ca540aad22efb849073fe9dc475c901d22248b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da1b7188529a65e0d0d56?secret=f8f74cb2feb0bd2b413c4b46872c7a095d0daac81516954e19b4cdafccf08552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68233b564ea664b0a50a1a66?secret=80a15a453c11f7ee89ca18ac00f44b9d9352ed5f2ba84cbea3454abc00977127" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=e3dbe2d60a31ca6c89cdf3d44ea197f67ee96d9e1e9580b5b02a1be4e1e801d6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3e9b3e2e4e79b60307c6?secret=b439907ef8df4a4b6ebae5a5cbf8aa23e927405d183b7c2090fc2d3aa93cb251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbf62da21950701062427?secret=2595a2603ced5c70bfcc41ec7da83cc46e08523be935087ca38757bc861f8100" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f4a14a41fe743808b906?secret=76e7e104097fe4e9dff332fb9c235f07dd6348a4b3eb034fef514fefcceb80dd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbe6bef5fbbd04504c0d7?secret=daa9a9db45adb6f62088cbd6f4f4e9a76377196494ba87e331c68bfa2270392e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ee53749bce38300ca54?secret=a86280cdb10fad7e532d9d048ffe541c1a2d428705261ae19eed6163a1d21f02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728c6e25a20d031d02adc4?secret=5fadb23bfcd7c43df2cb79d25f6bb4c9c685d9fbb851d0fcdd49461ea2bfb92f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728db225a20d031d02addc?secret=ce893c9c56590e503de8e2385eec88591d5a731302a42bfd7e25dc5b581fc923" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=36fcbed9f76e92ace299a879573a241055025415ec783a8f8fa70d286446e5e8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a747bc637a442a0b3b9e?secret=4abeccd8c72cd1171bd655d0cedac96393781e35f6728f46ef41752840ce5673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d01467f5c7619072066f4a?secret=bbedad2fd0459ecbf3f0d8e6beba182947bda05f990fd27a9443935ac1b448a5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728e63b26ce47538053eb4?secret=19b42810f241c2d2457547d2a5d1de06bd6db7412956008c8a6b4d1401eb922c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dc46c188529a65e0d0e0f?secret=aecc96b06ade6cdeed0a3b6a517c4dbe22656f59244820d03854515ab6257e1d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=bda8ed5311c402a905804a849b3c47b6ce3743af80811ec1e3b1f409fd4d2547" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a1f3bc637a442a0b3b50?secret=16a729ba001a4f22f58616a1470873239e1409c777b924c91c2a8ec66b245519" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a1f3bc637a442a0b3b50?secret=16a729ba001a4f22f58616a1470873239e1409c777b924c91c2a8ec66b245519" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=767252f5d7f6907a4fd19dd52404369a169d8ded5b131a98913a1428ca9566ca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0287c0351269f5708c272?secret=ea232f10d9801aa63318ced8a0e02c17626c97683e32183bd71ad983e9b54c24" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbf62da21950701062427?secret=26b627727a8a744eb1341317a2f02c018e54b60047f67de96b88555bbac0956b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674d8a32da21950701062392?secret=daeb9cd0881f6ab437677e7584ab12a1c79ec2b9634270ead0f7c87a91333c57" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da58aef5fbbd04504c091?secret=d1801af45d512fb7193169673bb1137cdc2f3a4d10095f0b4cbe9d77f5ffbc54" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6823518c3ca1469a7708ce03?secret=f0f0ca166ddcea3ca2c6f87159734e6cedb196717eb9939587d1ebde8c4d20b0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728e63b26ce47538053eb4?secret=19b42810f241c2d2457547d2a5d1de06bd6db7412956008c8a6b4d1401eb922c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=784a6b4b9ed7f3c60f1ec531c4b8552c2b2417eca3872922b258dab15e97ae67" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a417b26ce47538053fa1?secret=d2aa472a84cb910e5defcc783c041851f060119201259d85e71671520df9b3e0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da75e188529a65e0d0db5?secret=0c998b1405e3312fe128f53dde83103bb59b1b11a3c8a89b90ab7174348aecec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273642af9325f8930b4b22?secret=f7dac7dfe96e2dab72449a8e594560957f16c5de4cd51406eb3273c9b1b527c7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=97df25e47a10ef762eecb2a1c074bc5c1f10afd86615095cdb8cf97d7d62c9a8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68233b564ea664b0a50a1a66?secret=80a15a453c11f7ee89ca18ac00f44b9d9352ed5f2ba84cbea3454abc00977127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0163b98db7d696908fe1c?secret=60e15e563d7c995dbd9e2d98a8ef1f9659dcc7e6b870d35b6287f847dcc9e99b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dc46c188529a65e0d0e0f?secret=aecc96b06ade6cdeed0a3b6a517c4dbe22656f59244820d03854515ab6257e1d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a1f3bc637a442a0b3b50?secret=16a729ba001a4f22f58616a1470873239e1409c777b924c91c2a8ec66b245519" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7f4a14a41fe743808b906?secret=ab5f18e2d47f2647237bcdfaf8008a23e85732ac3d8dffb5fa462c8525ca1df6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=0eb386835839a1b9566f76b10681a4a8fdb3f63bca1ddd492d78f1ba4d46f050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa8ee53749bce38300ca54?secret=a86280cdb10fad7e532d9d048ffe541c1a2d428705261ae19eed6163a1d21f02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682336ab10b3043acf01a9e2?secret=92690b7a2b06c085b3df93568fc859ff859c1c842a658b1a0c21da1355583c48" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d0154f513658a2940b41b2?secret=f78f96630fb111a6eb53e04fd608d73b1bda0006c41076d133ce97cc31b414fe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259ac870e6c3b7cd0b6692?secret=2ccb0a183c1d405652858bccb2789272f048fa5a2cd3af67fa769e0bca454714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a417b26ce47538053fa1?secret=d2aa472a84cb910e5defcc783c041851f060119201259d85e71671520df9b3e0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674efcb2188529a65e0d0e6c?secret=31383fd2f49e9dc123df9dbb5b7698ec76e91fd3120b4c624c5916ce494a03bf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68235858e32c14b9220ee7b2?secret=b428e245d33fa31e3590f7b9ed0b4325005be242bac8353d79e6e34ad7249fdc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68235e169788efa1a101b3c2?secret=a627ebf7c126d9d1aefba038bd97c7b41006f53d97a387b6f95ec55d083218f4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8244320-05C5-47A1-8C82-D51B2729CFCD}">
-  <dimension ref="A1:C16"/>
+  <dimension ref="A1:L27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="59.21875" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50.5546875" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="40.7109375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21" x14ac:dyDescent="0.4">
-[...96 lines deleted...]
-      <c r="C16" s="17"/>
+    <row r="1" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B1" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="15"/>
+    </row>
+    <row r="2" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="67"/>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="65"/>
+      <c r="B3" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="67"/>
+    </row>
+    <row r="4" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="65"/>
+      <c r="B4" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" s="67"/>
+    </row>
+    <row r="5" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="65"/>
+      <c r="B5" s="56" t="s">
+        <v>167</v>
+      </c>
+      <c r="C5" s="67"/>
+    </row>
+    <row r="6" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="65"/>
+      <c r="B6" s="57" t="s">
+        <v>168</v>
+      </c>
+      <c r="C6" s="67"/>
+    </row>
+    <row r="7" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="65"/>
+      <c r="B7" s="58" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="67"/>
+    </row>
+    <row r="8" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="65"/>
+      <c r="B8" s="59" t="s">
+        <v>161</v>
+      </c>
+      <c r="C8" s="67"/>
+    </row>
+    <row r="9" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="65"/>
+      <c r="B9" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="C9" s="67"/>
+    </row>
+    <row r="10" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="65"/>
+      <c r="B10" s="61" t="s">
+        <v>158</v>
+      </c>
+      <c r="C10" s="67"/>
+    </row>
+    <row r="11" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A11" s="65"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="67"/>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="65"/>
+      <c r="B12" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="67"/>
+    </row>
+    <row r="13" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="65"/>
+      <c r="B13" s="62" t="s">
+        <v>162</v>
+      </c>
+      <c r="C13" s="67"/>
+    </row>
+    <row r="14" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="65"/>
+      <c r="B14" s="63" t="s">
+        <v>163</v>
+      </c>
+      <c r="C14" s="67"/>
+    </row>
+    <row r="15" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="65"/>
+      <c r="B15" s="64" t="s">
+        <v>164</v>
+      </c>
+      <c r="C15" s="67"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="65"/>
+      <c r="B16" s="69"/>
+      <c r="C16" s="67"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="65"/>
+      <c r="B17" s="69"/>
+      <c r="C17" s="67"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C18" s="15"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C19" s="15"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C20" s="15"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B21" s="141" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" s="141"/>
+      <c r="D21" s="141"/>
+      <c r="E21" s="141"/>
+      <c r="F21" s="141"/>
+      <c r="G21" s="141"/>
+      <c r="H21" s="141"/>
+      <c r="I21" s="141"/>
+      <c r="J21" s="141"/>
+      <c r="K21" s="141"/>
+      <c r="L21" s="141"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B22" s="142" t="s">
+        <v>147</v>
+      </c>
+      <c r="C22" s="142"/>
+      <c r="D22" s="142"/>
+      <c r="E22" s="142"/>
+      <c r="F22" s="142"/>
+      <c r="G22" s="142"/>
+      <c r="H22" s="142"/>
+      <c r="I22" s="142"/>
+      <c r="J22" s="142"/>
+      <c r="K22" s="142"/>
+      <c r="L22" s="142"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B23" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="C23" s="142"/>
+      <c r="D23" s="142"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="142"/>
+      <c r="G23" s="142"/>
+      <c r="H23" s="142"/>
+      <c r="I23" s="142"/>
+      <c r="J23" s="142"/>
+      <c r="K23" s="142"/>
+      <c r="L23" s="142"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B24" s="142" t="s">
+        <v>150</v>
+      </c>
+      <c r="C24" s="142"/>
+      <c r="D24" s="142"/>
+      <c r="E24" s="142"/>
+      <c r="F24" s="142"/>
+      <c r="G24" s="142"/>
+      <c r="H24" s="142"/>
+      <c r="I24" s="142"/>
+      <c r="J24" s="142"/>
+      <c r="K24" s="142"/>
+      <c r="L24" s="142"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B25" s="142" t="s">
+        <v>169</v>
+      </c>
+      <c r="C25" s="142"/>
+      <c r="D25" s="142"/>
+      <c r="E25" s="142"/>
+      <c r="F25" s="142"/>
+      <c r="G25" s="142"/>
+      <c r="H25" s="142"/>
+      <c r="I25" s="142"/>
+      <c r="J25" s="142"/>
+      <c r="K25" s="142"/>
+      <c r="L25" s="142"/>
+    </row>
+    <row r="26" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="140" t="s">
+        <v>149</v>
+      </c>
+      <c r="C26" s="140"/>
+      <c r="D26" s="140"/>
+      <c r="E26" s="140"/>
+      <c r="F26" s="140"/>
+      <c r="G26" s="140"/>
+      <c r="H26" s="140"/>
+      <c r="I26" s="140"/>
+      <c r="J26" s="140"/>
+      <c r="K26" s="140"/>
+      <c r="L26" s="140"/>
+    </row>
+    <row r="27" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="140" t="s">
+        <v>146</v>
+      </c>
+      <c r="C27" s="140"/>
+      <c r="D27" s="140"/>
+      <c r="E27" s="140"/>
+      <c r="F27" s="140"/>
+      <c r="G27" s="140"/>
+      <c r="H27" s="140"/>
+      <c r="I27" s="140"/>
+      <c r="J27" s="140"/>
+      <c r="K27" s="140"/>
+      <c r="L27" s="140"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" scale="130" showPageBreaks="1">
       <selection activeCell="C5" sqref="C5:C7"/>
       <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
+  <mergeCells count="7">
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B21:L21"/>
+    <mergeCell ref="B22:L22"/>
+    <mergeCell ref="B23:L23"/>
+    <mergeCell ref="B24:L24"/>
+    <mergeCell ref="B25:L25"/>
+    <mergeCell ref="B26:L26"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A378A0BB-7344-4A5B-8EBD-CFA52ADE3153}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AV23"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="BG13" sqref="BG13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.6640625" style="6" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="65" max="16384" width="11.44140625" style="6"/>
+    <col min="1" max="1" width="4.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="33.85546875" style="6" customWidth="1"/>
+    <col min="3" max="10" width="1.85546875" style="6" customWidth="1"/>
+    <col min="11" max="11" width="2.140625" style="6" customWidth="1"/>
+    <col min="12" max="19" width="1.85546875" style="6" customWidth="1"/>
+    <col min="20" max="20" width="2.140625" style="6" customWidth="1"/>
+    <col min="21" max="32" width="1.85546875" style="6" customWidth="1"/>
+    <col min="33" max="33" width="2.140625" style="6" customWidth="1"/>
+    <col min="34" max="45" width="1.85546875" style="6" customWidth="1"/>
+    <col min="46" max="46" width="2.140625" style="6" customWidth="1"/>
+    <col min="47" max="64" width="4.5703125" style="6" customWidth="1"/>
+    <col min="65" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" x14ac:dyDescent="0.25">
-[...48 lines deleted...]
-      <c r="A2" s="77"/>
+    <row r="1" spans="1:48" x14ac:dyDescent="0.2">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
+      <c r="AL1" s="34"/>
+      <c r="AM1" s="34"/>
+      <c r="AN1" s="34"/>
+      <c r="AO1" s="34"/>
+      <c r="AP1" s="34"/>
+      <c r="AQ1" s="34"/>
+      <c r="AR1" s="34"/>
+      <c r="AS1" s="34"/>
+      <c r="AT1" s="34"/>
+    </row>
+    <row r="2" spans="1:48" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="34"/>
       <c r="B2" s="10" t="s">
-        <v>1</v>
-[...46 lines deleted...]
-      <c r="AT2" s="97"/>
+        <v>2</v>
+      </c>
+      <c r="C2" s="163" t="s">
+        <v>138</v>
+      </c>
+      <c r="D2" s="163"/>
+      <c r="E2" s="163"/>
+      <c r="F2" s="163"/>
+      <c r="G2" s="163"/>
+      <c r="H2" s="163"/>
+      <c r="I2" s="163"/>
+      <c r="J2" s="163"/>
+      <c r="K2" s="163"/>
+      <c r="L2" s="163"/>
+      <c r="M2" s="163"/>
+      <c r="N2" s="163"/>
+      <c r="O2" s="163"/>
+      <c r="P2" s="163"/>
+      <c r="Q2" s="163"/>
+      <c r="R2" s="163"/>
+      <c r="S2" s="163"/>
+      <c r="T2" s="163"/>
+      <c r="U2" s="163"/>
+      <c r="V2" s="163"/>
+      <c r="W2" s="163"/>
+      <c r="X2" s="163"/>
+      <c r="Y2" s="163"/>
+      <c r="Z2" s="163"/>
+      <c r="AA2" s="163"/>
+      <c r="AB2" s="163"/>
+      <c r="AC2" s="163"/>
+      <c r="AD2" s="163"/>
+      <c r="AE2" s="163"/>
+      <c r="AF2" s="163"/>
+      <c r="AG2" s="163"/>
+      <c r="AH2" s="163"/>
+      <c r="AI2" s="163"/>
+      <c r="AJ2" s="163"/>
+      <c r="AK2" s="163"/>
+      <c r="AL2" s="163"/>
+      <c r="AM2" s="163"/>
+      <c r="AN2" s="163"/>
+      <c r="AO2" s="163"/>
+      <c r="AP2" s="163"/>
+      <c r="AQ2" s="163"/>
+      <c r="AR2" s="163"/>
+      <c r="AS2" s="163"/>
+      <c r="AT2" s="163"/>
       <c r="AU2" s="11"/>
       <c r="AV2" s="11"/>
     </row>
-    <row r="3" spans="1:48" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
-[...49 lines deleted...]
-      <c r="B4" s="76" t="s">
+    <row r="3" spans="1:48" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="34"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
+      <c r="T3" s="35"/>
+      <c r="U3" s="35"/>
+      <c r="V3" s="35"/>
+      <c r="W3" s="35"/>
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="Z3" s="35"/>
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35"/>
+      <c r="AD3" s="35"/>
+      <c r="AE3" s="35"/>
+      <c r="AF3" s="35"/>
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="35"/>
+      <c r="AI3" s="35"/>
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="35"/>
+      <c r="AL3" s="35"/>
+      <c r="AM3" s="35"/>
+      <c r="AN3" s="35"/>
+      <c r="AO3" s="35"/>
+      <c r="AP3" s="35"/>
+      <c r="AQ3" s="35"/>
+      <c r="AR3" s="35"/>
+      <c r="AS3" s="35"/>
+      <c r="AT3" s="35"/>
+    </row>
+    <row r="4" spans="1:48" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="107" t="s">
-[...57 lines deleted...]
-        <v>135</v>
+      <c r="C4" s="155" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="156"/>
+      <c r="E4" s="156"/>
+      <c r="F4" s="156"/>
+      <c r="G4" s="156"/>
+      <c r="H4" s="156"/>
+      <c r="I4" s="156"/>
+      <c r="J4" s="156"/>
+      <c r="K4" s="170" t="s">
+        <v>103</v>
+      </c>
+      <c r="L4" s="155" t="s">
+        <v>104</v>
+      </c>
+      <c r="M4" s="156"/>
+      <c r="N4" s="156"/>
+      <c r="O4" s="156"/>
+      <c r="P4" s="156"/>
+      <c r="Q4" s="156"/>
+      <c r="R4" s="156"/>
+      <c r="S4" s="156"/>
+      <c r="T4" s="152" t="s">
+        <v>105</v>
+      </c>
+      <c r="U4" s="155" t="s">
+        <v>106</v>
+      </c>
+      <c r="V4" s="156"/>
+      <c r="W4" s="156"/>
+      <c r="X4" s="156"/>
+      <c r="Y4" s="156"/>
+      <c r="Z4" s="156"/>
+      <c r="AA4" s="156"/>
+      <c r="AB4" s="156"/>
+      <c r="AC4" s="156"/>
+      <c r="AD4" s="156"/>
+      <c r="AE4" s="156"/>
+      <c r="AF4" s="173"/>
+      <c r="AG4" s="152" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH4" s="155" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI4" s="156"/>
+      <c r="AJ4" s="156"/>
+      <c r="AK4" s="156"/>
+      <c r="AL4" s="156"/>
+      <c r="AM4" s="156"/>
+      <c r="AN4" s="156"/>
+      <c r="AO4" s="156"/>
+      <c r="AP4" s="156"/>
+      <c r="AQ4" s="156"/>
+      <c r="AR4" s="156"/>
+      <c r="AS4" s="156"/>
+      <c r="AT4" s="152" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:48" s="7" customFormat="1" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="80"/>
-[...1 lines deleted...]
-        <v>122</v>
+      <c r="A5" s="37"/>
+      <c r="B5" s="33" t="s">
+        <v>96</v>
       </c>
       <c r="C5" s="9">
         <v>1</v>
       </c>
       <c r="D5" s="9">
         <v>2</v>
       </c>
       <c r="E5" s="9">
         <v>3</v>
       </c>
       <c r="F5" s="9">
         <v>4</v>
       </c>
       <c r="G5" s="9">
         <v>5</v>
       </c>
       <c r="H5" s="9">
         <v>6</v>
       </c>
       <c r="I5" s="9">
         <v>7</v>
       </c>
       <c r="J5" s="9">
         <v>8</v>
       </c>
-      <c r="K5" s="125"/>
+      <c r="K5" s="171"/>
       <c r="L5" s="9">
         <v>9</v>
       </c>
       <c r="M5" s="9">
         <v>10</v>
       </c>
       <c r="N5" s="9">
         <v>11</v>
       </c>
       <c r="O5" s="9">
         <v>12</v>
       </c>
       <c r="P5" s="9">
         <v>13</v>
       </c>
       <c r="Q5" s="9">
         <v>14</v>
       </c>
       <c r="R5" s="9">
         <v>15</v>
       </c>
       <c r="S5" s="9">
         <v>16</v>
       </c>
-      <c r="T5" s="105"/>
+      <c r="T5" s="153"/>
       <c r="U5" s="9">
         <v>17</v>
       </c>
       <c r="V5" s="9">
         <v>18</v>
       </c>
       <c r="W5" s="9">
         <v>19</v>
       </c>
       <c r="X5" s="9">
         <v>20</v>
       </c>
       <c r="Y5" s="9">
         <v>21</v>
       </c>
       <c r="Z5" s="9">
         <v>22</v>
       </c>
       <c r="AA5" s="9">
         <v>23</v>
       </c>
       <c r="AB5" s="9">
         <v>24</v>
       </c>
       <c r="AC5" s="9">
         <v>25</v>
       </c>
       <c r="AD5" s="9">
         <v>26</v>
       </c>
       <c r="AE5" s="9">
         <v>27</v>
       </c>
       <c r="AF5" s="9">
         <v>28</v>
       </c>
-      <c r="AG5" s="105"/>
+      <c r="AG5" s="153"/>
       <c r="AH5" s="9">
         <v>29</v>
       </c>
       <c r="AI5" s="9">
         <v>30</v>
       </c>
       <c r="AJ5" s="9">
         <v>31</v>
       </c>
       <c r="AK5" s="9">
         <v>32</v>
       </c>
       <c r="AL5" s="9">
         <v>33</v>
       </c>
       <c r="AM5" s="9">
         <v>34</v>
       </c>
       <c r="AN5" s="9">
         <v>35</v>
       </c>
       <c r="AO5" s="9">
         <v>36</v>
       </c>
       <c r="AP5" s="9">
         <v>37</v>
       </c>
       <c r="AQ5" s="9">
         <v>38</v>
       </c>
       <c r="AR5" s="9">
         <v>39</v>
       </c>
       <c r="AS5" s="9">
         <v>40</v>
       </c>
-      <c r="AT5" s="105"/>
-[...6 lines deleted...]
-      <c r="C6" s="113">
+      <c r="AT5" s="153"/>
+    </row>
+    <row r="6" spans="1:48" s="7" customFormat="1" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="151">
         <v>1</v>
       </c>
-      <c r="D6" s="113"/>
-[...2 lines deleted...]
-      <c r="G6" s="113">
+      <c r="D6" s="151"/>
+      <c r="E6" s="151"/>
+      <c r="F6" s="151"/>
+      <c r="G6" s="151">
         <v>2</v>
       </c>
-      <c r="H6" s="113"/>
-[...3 lines deleted...]
-      <c r="L6" s="113">
+      <c r="H6" s="151"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="171"/>
+      <c r="L6" s="151">
         <v>3</v>
       </c>
-      <c r="M6" s="113"/>
-[...2 lines deleted...]
-      <c r="P6" s="113">
+      <c r="M6" s="151"/>
+      <c r="N6" s="151"/>
+      <c r="O6" s="151"/>
+      <c r="P6" s="151">
         <v>4</v>
       </c>
-      <c r="Q6" s="113"/>
-[...3 lines deleted...]
-      <c r="U6" s="113">
+      <c r="Q6" s="151"/>
+      <c r="R6" s="151"/>
+      <c r="S6" s="151"/>
+      <c r="T6" s="153"/>
+      <c r="U6" s="151">
         <v>5</v>
       </c>
-      <c r="V6" s="113"/>
-[...2 lines deleted...]
-      <c r="Y6" s="113">
+      <c r="V6" s="151"/>
+      <c r="W6" s="151"/>
+      <c r="X6" s="151"/>
+      <c r="Y6" s="151">
         <v>6</v>
       </c>
-      <c r="Z6" s="113"/>
-[...2 lines deleted...]
-      <c r="AC6" s="109">
+      <c r="Z6" s="151"/>
+      <c r="AA6" s="151"/>
+      <c r="AB6" s="151"/>
+      <c r="AC6" s="157">
         <v>7</v>
       </c>
-      <c r="AD6" s="110"/>
-[...3 lines deleted...]
-      <c r="AH6" s="109">
+      <c r="AD6" s="158"/>
+      <c r="AE6" s="158"/>
+      <c r="AF6" s="159"/>
+      <c r="AG6" s="153"/>
+      <c r="AH6" s="157">
         <v>8</v>
       </c>
-      <c r="AI6" s="110"/>
-[...2 lines deleted...]
-      <c r="AL6" s="109">
+      <c r="AI6" s="158"/>
+      <c r="AJ6" s="158"/>
+      <c r="AK6" s="159"/>
+      <c r="AL6" s="157">
         <v>9</v>
       </c>
-      <c r="AM6" s="110"/>
-[...2 lines deleted...]
-      <c r="AP6" s="109">
+      <c r="AM6" s="158"/>
+      <c r="AN6" s="158"/>
+      <c r="AO6" s="159"/>
+      <c r="AP6" s="157">
         <v>10</v>
       </c>
-      <c r="AQ6" s="110"/>
-[...2 lines deleted...]
-      <c r="AT6" s="105"/>
+      <c r="AQ6" s="158"/>
+      <c r="AR6" s="158"/>
+      <c r="AS6" s="159"/>
+      <c r="AT6" s="153"/>
     </row>
     <row r="7" spans="1:48" s="7" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="80"/>
-[...7 lines deleted...]
-      <c r="E7" s="81" t="s">
+      <c r="A7" s="37"/>
+      <c r="B7" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="C7" s="28" t="s">
         <v>139</v>
       </c>
-      <c r="F7" s="81" t="s">
-[...61 lines deleted...]
-      <c r="AT7" s="105"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="F7" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="G7" s="38"/>
+      <c r="H7" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="171"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="153"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y7" s="38"/>
+      <c r="Z7" s="38"/>
+      <c r="AA7" s="38"/>
+      <c r="AB7" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC7" s="38"/>
+      <c r="AD7" s="38"/>
+      <c r="AE7" s="38"/>
+      <c r="AF7" s="38"/>
+      <c r="AG7" s="153"/>
+      <c r="AH7" s="38"/>
+      <c r="AI7" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="AJ7" s="38"/>
+      <c r="AK7" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="AL7" s="38"/>
+      <c r="AM7" s="38"/>
+      <c r="AN7" s="38"/>
+      <c r="AO7" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP7" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="AQ7" s="38"/>
+      <c r="AR7" s="38"/>
+      <c r="AS7" s="38" t="s">
+        <v>140</v>
+      </c>
+      <c r="AT7" s="153"/>
     </row>
     <row r="8" spans="1:48" s="7" customFormat="1" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="80"/>
-[...46 lines deleted...]
-      <c r="AT8" s="105"/>
+      <c r="A8" s="37"/>
+      <c r="B8" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="144"/>
+      <c r="D8" s="145"/>
+      <c r="E8" s="145"/>
+      <c r="F8" s="145"/>
+      <c r="G8" s="145"/>
+      <c r="H8" s="145"/>
+      <c r="I8" s="145"/>
+      <c r="J8" s="146"/>
+      <c r="K8" s="171"/>
+      <c r="L8" s="144"/>
+      <c r="M8" s="145"/>
+      <c r="N8" s="145"/>
+      <c r="O8" s="145"/>
+      <c r="P8" s="145"/>
+      <c r="Q8" s="145"/>
+      <c r="R8" s="145"/>
+      <c r="S8" s="146"/>
+      <c r="T8" s="153"/>
+      <c r="U8" s="144"/>
+      <c r="V8" s="145"/>
+      <c r="W8" s="145"/>
+      <c r="X8" s="145"/>
+      <c r="Y8" s="145"/>
+      <c r="Z8" s="145"/>
+      <c r="AA8" s="145"/>
+      <c r="AB8" s="145"/>
+      <c r="AC8" s="145"/>
+      <c r="AD8" s="145"/>
+      <c r="AE8" s="145"/>
+      <c r="AF8" s="146"/>
+      <c r="AG8" s="153"/>
+      <c r="AH8" s="144"/>
+      <c r="AI8" s="145"/>
+      <c r="AJ8" s="145"/>
+      <c r="AK8" s="145"/>
+      <c r="AL8" s="145"/>
+      <c r="AM8" s="145"/>
+      <c r="AN8" s="145"/>
+      <c r="AO8" s="145"/>
+      <c r="AP8" s="145"/>
+      <c r="AQ8" s="145"/>
+      <c r="AR8" s="145"/>
+      <c r="AS8" s="146"/>
+      <c r="AT8" s="153"/>
     </row>
     <row r="9" spans="1:48" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="80"/>
-[...46 lines deleted...]
-      <c r="AT9" s="105"/>
+      <c r="A9" s="37"/>
+      <c r="B9" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="143"/>
+      <c r="D9" s="143"/>
+      <c r="E9" s="143"/>
+      <c r="F9" s="143"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="171"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="41"/>
+      <c r="S9" s="41"/>
+      <c r="T9" s="153"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="40"/>
+      <c r="AA9" s="40"/>
+      <c r="AB9" s="40"/>
+      <c r="AC9" s="40"/>
+      <c r="AD9" s="40"/>
+      <c r="AE9" s="42"/>
+      <c r="AF9" s="42"/>
+      <c r="AG9" s="153"/>
+      <c r="AH9" s="42"/>
+      <c r="AI9" s="42"/>
+      <c r="AJ9" s="42"/>
+      <c r="AK9" s="42"/>
+      <c r="AL9" s="42"/>
+      <c r="AM9" s="42"/>
+      <c r="AN9" s="42"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="43"/>
+      <c r="AT9" s="153"/>
     </row>
     <row r="10" spans="1:48" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="80"/>
-      <c r="B10" s="15" t="s">
+      <c r="A10" s="37"/>
+      <c r="B10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="143"/>
+      <c r="H10" s="143"/>
+      <c r="I10" s="143"/>
+      <c r="J10" s="143"/>
+      <c r="K10" s="171"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="153"/>
+      <c r="U10" s="143"/>
+      <c r="V10" s="143"/>
+      <c r="W10" s="143"/>
+      <c r="X10" s="143"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="44"/>
+      <c r="AF10" s="44"/>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="42"/>
+      <c r="AI10" s="42"/>
+      <c r="AJ10" s="42"/>
+      <c r="AK10" s="42"/>
+      <c r="AL10" s="44"/>
+      <c r="AM10" s="44"/>
+      <c r="AN10" s="44"/>
+      <c r="AO10" s="44"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="43"/>
+      <c r="AT10" s="153"/>
+    </row>
+    <row r="11" spans="1:48" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37"/>
+      <c r="B11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="171"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="41"/>
+      <c r="T11" s="153"/>
+      <c r="U11" s="41"/>
+      <c r="V11" s="41"/>
+      <c r="W11" s="41"/>
+      <c r="X11" s="41"/>
+      <c r="Y11" s="143"/>
+      <c r="Z11" s="143"/>
+      <c r="AA11" s="143"/>
+      <c r="AB11" s="143"/>
+      <c r="AC11" s="167"/>
+      <c r="AD11" s="168"/>
+      <c r="AE11" s="168"/>
+      <c r="AF11" s="169"/>
+      <c r="AG11" s="153"/>
+      <c r="AH11" s="42"/>
+      <c r="AI11" s="42"/>
+      <c r="AJ11" s="42"/>
+      <c r="AK11" s="42"/>
+      <c r="AL11" s="44"/>
+      <c r="AM11" s="44"/>
+      <c r="AN11" s="44"/>
+      <c r="AO11" s="44"/>
+      <c r="AP11" s="42"/>
+      <c r="AQ11" s="42"/>
+      <c r="AR11" s="42"/>
+      <c r="AS11" s="43"/>
+      <c r="AT11" s="153"/>
+    </row>
+    <row r="12" spans="1:48" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="37"/>
+      <c r="B12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="171"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="153"/>
+      <c r="U12" s="41"/>
+      <c r="V12" s="41"/>
+      <c r="W12" s="41"/>
+      <c r="X12" s="41"/>
+      <c r="Y12" s="40"/>
+      <c r="Z12" s="40"/>
+      <c r="AA12" s="40"/>
+      <c r="AB12" s="40"/>
+      <c r="AC12" s="40"/>
+      <c r="AD12" s="40"/>
+      <c r="AE12" s="44"/>
+      <c r="AF12" s="44"/>
+      <c r="AG12" s="153"/>
+      <c r="AH12" s="42"/>
+      <c r="AI12" s="42"/>
+      <c r="AJ12" s="42"/>
+      <c r="AK12" s="42"/>
+      <c r="AL12" s="164"/>
+      <c r="AM12" s="165"/>
+      <c r="AN12" s="165"/>
+      <c r="AO12" s="166"/>
+      <c r="AP12" s="42"/>
+      <c r="AQ12" s="42"/>
+      <c r="AR12" s="42"/>
+      <c r="AS12" s="43"/>
+      <c r="AT12" s="153"/>
+    </row>
+    <row r="13" spans="1:48" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37"/>
+      <c r="B13" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="C10" s="84"/>
-[...192 lines deleted...]
-      <c r="AT13" s="105"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="171"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="153"/>
+      <c r="U13" s="40"/>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40"/>
+      <c r="X13" s="40"/>
+      <c r="Y13" s="40"/>
+      <c r="Z13" s="40"/>
+      <c r="AA13" s="40"/>
+      <c r="AB13" s="40"/>
+      <c r="AC13" s="40"/>
+      <c r="AD13" s="40"/>
+      <c r="AE13" s="40"/>
+      <c r="AF13" s="40"/>
+      <c r="AG13" s="153"/>
+      <c r="AH13" s="160"/>
+      <c r="AI13" s="161"/>
+      <c r="AJ13" s="161"/>
+      <c r="AK13" s="162"/>
+      <c r="AL13" s="42"/>
+      <c r="AM13" s="42"/>
+      <c r="AN13" s="42"/>
+      <c r="AO13" s="42"/>
+      <c r="AP13" s="42"/>
+      <c r="AQ13" s="42"/>
+      <c r="AR13" s="42"/>
+      <c r="AS13" s="43"/>
+      <c r="AT13" s="153"/>
     </row>
     <row r="14" spans="1:48" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="80"/>
-[...46 lines deleted...]
-      <c r="AT14" s="105"/>
+      <c r="A14" s="37"/>
+      <c r="B14" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="171"/>
+      <c r="L14" s="150"/>
+      <c r="M14" s="150"/>
+      <c r="N14" s="150"/>
+      <c r="O14" s="150"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+      <c r="S14" s="40"/>
+      <c r="T14" s="153"/>
+      <c r="U14" s="40"/>
+      <c r="V14" s="40"/>
+      <c r="W14" s="40"/>
+      <c r="X14" s="40"/>
+      <c r="Y14" s="40"/>
+      <c r="Z14" s="40"/>
+      <c r="AA14" s="40"/>
+      <c r="AB14" s="40"/>
+      <c r="AC14" s="40"/>
+      <c r="AD14" s="40"/>
+      <c r="AE14" s="40"/>
+      <c r="AF14" s="40"/>
+      <c r="AG14" s="153"/>
+      <c r="AH14" s="40"/>
+      <c r="AI14" s="42"/>
+      <c r="AJ14" s="42"/>
+      <c r="AK14" s="42"/>
+      <c r="AL14" s="40"/>
+      <c r="AM14" s="42"/>
+      <c r="AN14" s="42"/>
+      <c r="AO14" s="40"/>
+      <c r="AP14" s="40"/>
+      <c r="AQ14" s="40"/>
+      <c r="AR14" s="40"/>
+      <c r="AS14" s="40"/>
+      <c r="AT14" s="153"/>
     </row>
     <row r="15" spans="1:48" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="80"/>
-[...52 lines deleted...]
-      <c r="B23" s="19"/>
+      <c r="A15" s="37"/>
+      <c r="B15" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="40"/>
+      <c r="K15" s="172"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="147"/>
+      <c r="Q15" s="148"/>
+      <c r="R15" s="148"/>
+      <c r="S15" s="149"/>
+      <c r="T15" s="154"/>
+      <c r="U15" s="40"/>
+      <c r="V15" s="40"/>
+      <c r="W15" s="40"/>
+      <c r="X15" s="40"/>
+      <c r="Y15" s="40"/>
+      <c r="Z15" s="40"/>
+      <c r="AA15" s="40"/>
+      <c r="AB15" s="40"/>
+      <c r="AC15" s="40"/>
+      <c r="AD15" s="40"/>
+      <c r="AE15" s="40"/>
+      <c r="AF15" s="40"/>
+      <c r="AG15" s="154"/>
+      <c r="AH15" s="40"/>
+      <c r="AI15" s="42"/>
+      <c r="AJ15" s="42"/>
+      <c r="AK15" s="42"/>
+      <c r="AL15" s="40"/>
+      <c r="AM15" s="42"/>
+      <c r="AN15" s="42"/>
+      <c r="AO15" s="40"/>
+      <c r="AP15" s="147"/>
+      <c r="AQ15" s="148"/>
+      <c r="AR15" s="148"/>
+      <c r="AS15" s="149"/>
+      <c r="AT15" s="154"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="16"/>
+    </row>
+    <row r="23" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B23" s="16"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" scale="120" showPageBreaks="1" fitToPage="1" view="pageLayout">
       <selection activeCell="F18" sqref="F18"/>
       <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="33">
+    <mergeCell ref="C2:AT2"/>
+    <mergeCell ref="AL12:AO12"/>
+    <mergeCell ref="Y11:AB11"/>
+    <mergeCell ref="Y6:AB6"/>
+    <mergeCell ref="AC11:AF11"/>
+    <mergeCell ref="AC6:AF6"/>
+    <mergeCell ref="AT4:AT15"/>
     <mergeCell ref="U6:X6"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="K4:K15"/>
     <mergeCell ref="L4:S4"/>
     <mergeCell ref="T4:T15"/>
     <mergeCell ref="U4:AF4"/>
-    <mergeCell ref="U10:X10"/>
-    <mergeCell ref="U8:AF8"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:J6"/>
     <mergeCell ref="L6:O6"/>
-    <mergeCell ref="P15:S15"/>
-[...6 lines deleted...]
-    <mergeCell ref="AL12:AO12"/>
     <mergeCell ref="AP15:AS15"/>
     <mergeCell ref="AG4:AG15"/>
     <mergeCell ref="AH4:AS4"/>
     <mergeCell ref="AH6:AK6"/>
     <mergeCell ref="AL6:AO6"/>
     <mergeCell ref="AP6:AS6"/>
-    <mergeCell ref="Y11:AB11"/>
-[...2 lines deleted...]
-    <mergeCell ref="AC6:AF6"/>
     <mergeCell ref="AH13:AK13"/>
-    <mergeCell ref="AT4:AT15"/>
+    <mergeCell ref="P6:S6"/>
     <mergeCell ref="C9:F9"/>
+    <mergeCell ref="L8:S8"/>
+    <mergeCell ref="AH8:AS8"/>
+    <mergeCell ref="P15:S15"/>
+    <mergeCell ref="L14:O14"/>
+    <mergeCell ref="C8:J8"/>
+    <mergeCell ref="U10:X10"/>
+    <mergeCell ref="U8:AF8"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{848CA231-B24E-4BB2-9385-66DDE1D5DF2F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L46"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="F50" sqref="F50"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection sqref="A1:M43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.21875" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="9.44140625" style="2"/>
+    <col min="1" max="1" width="3.42578125" style="183" customWidth="1"/>
+    <col min="2" max="2" width="5.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="3.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="25" customWidth="1"/>
+    <col min="7" max="7" width="30.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="29.42578125" style="27" customWidth="1"/>
+    <col min="9" max="10" width="33.85546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="21.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="17" customWidth="1"/>
+    <col min="13" max="13" width="4.7109375" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="1" customFormat="1" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="D2" s="93" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="34.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="180"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="45"/>
+    </row>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="181"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="91" t="s">
+        <v>96</v>
+      </c>
+      <c r="E2" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="G2" s="93" t="s">
+        <v>136</v>
+      </c>
+      <c r="H2" s="94" t="s">
+        <v>115</v>
+      </c>
+      <c r="I2" s="94" t="s">
+        <v>97</v>
+      </c>
+      <c r="J2" s="94" t="s">
+        <v>98</v>
+      </c>
+      <c r="K2" s="94" t="s">
+        <v>99</v>
+      </c>
+      <c r="L2" s="95" t="s">
+        <v>90</v>
+      </c>
+      <c r="M2" s="48"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="182"/>
+      <c r="B3" s="127" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="122" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="29">
+        <v>1</v>
+      </c>
+      <c r="E3" s="98" t="s">
+        <v>160</v>
+      </c>
+      <c r="F3" s="104" t="s">
+        <v>51</v>
+      </c>
+      <c r="G3" s="116" t="s">
+        <v>52</v>
+      </c>
+      <c r="H3" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J3" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="L3" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="M3" s="49"/>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="182"/>
+      <c r="B4" s="175"/>
+      <c r="C4" s="123"/>
+      <c r="D4" s="22">
+        <v>2</v>
+      </c>
+      <c r="E4" s="99"/>
+      <c r="F4" s="105"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="72" t="s">
+        <v>60</v>
+      </c>
+      <c r="I4" s="73" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="L4" s="108"/>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="182"/>
+      <c r="B5" s="175"/>
+      <c r="C5" s="123"/>
+      <c r="D5" s="22">
+        <v>3</v>
+      </c>
+      <c r="E5" s="99"/>
+      <c r="F5" s="105"/>
+      <c r="G5" s="110"/>
+      <c r="H5" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="I5" s="73" t="s">
+        <v>116</v>
+      </c>
+      <c r="J5" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="49"/>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="182"/>
+      <c r="B6" s="175"/>
+      <c r="C6" s="123"/>
+      <c r="D6" s="22">
+        <v>4</v>
+      </c>
+      <c r="E6" s="99"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="72" t="s">
+        <v>59</v>
+      </c>
+      <c r="I6" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="J6" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="73" t="s">
+        <v>151</v>
+      </c>
+      <c r="L6" s="108"/>
+      <c r="M6" s="49"/>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="182"/>
+      <c r="B7" s="175"/>
+      <c r="C7" s="123" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="22">
+        <v>5</v>
+      </c>
+      <c r="E7" s="99" t="s">
+        <v>160</v>
+      </c>
+      <c r="F7" s="105" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="110" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" s="74" t="s">
+        <v>62</v>
+      </c>
+      <c r="I7" s="73" t="s">
+        <v>85</v>
+      </c>
+      <c r="J7" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="K7" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L7" s="108"/>
+      <c r="M7" s="49"/>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="182"/>
+      <c r="B8" s="175"/>
+      <c r="C8" s="123"/>
+      <c r="D8" s="22">
+        <v>6</v>
+      </c>
+      <c r="E8" s="99"/>
+      <c r="F8" s="105"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="74" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="J8" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="K8" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="L8" s="108"/>
+      <c r="M8" s="49"/>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="182"/>
+      <c r="B9" s="175"/>
+      <c r="C9" s="123"/>
+      <c r="D9" s="22">
+        <v>7</v>
+      </c>
+      <c r="E9" s="99"/>
+      <c r="F9" s="105"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="74" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="J9" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L9" s="108"/>
+      <c r="M9" s="49"/>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="182"/>
+      <c r="B10" s="129"/>
+      <c r="C10" s="124"/>
+      <c r="D10" s="30">
+        <v>8</v>
+      </c>
+      <c r="E10" s="100"/>
+      <c r="F10" s="106"/>
+      <c r="G10" s="118"/>
+      <c r="H10" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="77" t="s">
+        <v>159</v>
+      </c>
+      <c r="J10" s="76" t="s">
+        <v>118</v>
+      </c>
+      <c r="K10" s="76" t="s">
+        <v>151</v>
+      </c>
+      <c r="L10" s="109"/>
+      <c r="M10" s="49"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="182"/>
+      <c r="B11" s="175" t="s">
+        <v>113</v>
+      </c>
+      <c r="C11" s="174" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="97">
+        <v>9</v>
+      </c>
+      <c r="E11" s="102" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="176" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="133" t="s">
+        <v>45</v>
+      </c>
+      <c r="H11" s="177" t="s">
+        <v>119</v>
+      </c>
+      <c r="I11" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="J11" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="K11" s="178" t="s">
+        <v>86</v>
+      </c>
+      <c r="L11" s="179" t="s">
+        <v>87</v>
+      </c>
+      <c r="M11" s="49"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="182"/>
+      <c r="B12" s="128"/>
+      <c r="C12" s="120"/>
+      <c r="D12" s="24">
+        <v>10</v>
+      </c>
+      <c r="E12" s="102"/>
+      <c r="F12" s="115"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="50" t="s">
+        <v>170</v>
+      </c>
+      <c r="I12" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="J12" s="51" t="s">
+        <v>152</v>
+      </c>
+      <c r="K12" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="L12" s="108"/>
+      <c r="M12" s="49"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="182"/>
+      <c r="B13" s="128"/>
+      <c r="C13" s="120"/>
+      <c r="D13" s="24">
+        <v>11</v>
+      </c>
+      <c r="E13" s="102"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="114"/>
+      <c r="H13" s="50" t="s">
+        <v>171</v>
+      </c>
+      <c r="I13" s="51" t="s">
+        <v>172</v>
+      </c>
+      <c r="J13" s="51" t="s">
+        <v>120</v>
+      </c>
+      <c r="K13" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="108"/>
+      <c r="M13" s="49"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="182"/>
+      <c r="B14" s="128"/>
+      <c r="C14" s="120"/>
+      <c r="D14" s="24">
+        <v>12</v>
+      </c>
+      <c r="E14" s="133"/>
+      <c r="F14" s="115"/>
+      <c r="G14" s="114"/>
+      <c r="H14" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="I14" s="51" t="s">
+        <v>153</v>
+      </c>
+      <c r="J14" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="K14" s="51" t="s">
+        <v>151</v>
+      </c>
+      <c r="L14" s="108"/>
+      <c r="M14" s="49"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="182"/>
+      <c r="B15" s="128"/>
+      <c r="C15" s="120" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="24">
+        <v>13</v>
+      </c>
+      <c r="E15" s="101" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" s="115" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="114" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="I15" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15" s="51" t="s">
         <v>122</v>
       </c>
-      <c r="E2" s="62" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="62" t="s">
+      <c r="K15" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="108"/>
+      <c r="M15" s="49"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="182"/>
+      <c r="B16" s="128"/>
+      <c r="C16" s="120"/>
+      <c r="D16" s="24">
+        <v>14</v>
+      </c>
+      <c r="E16" s="102"/>
+      <c r="F16" s="115"/>
+      <c r="G16" s="114"/>
+      <c r="H16" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="51" t="s">
+        <v>102</v>
+      </c>
+      <c r="J16" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" s="108"/>
+      <c r="M16" s="49"/>
+    </row>
+    <row r="17" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="182"/>
+      <c r="B17" s="128"/>
+      <c r="C17" s="120"/>
+      <c r="D17" s="24">
+        <v>15</v>
+      </c>
+      <c r="E17" s="102"/>
+      <c r="F17" s="115"/>
+      <c r="G17" s="114"/>
+      <c r="H17" s="50" t="s">
+        <v>173</v>
+      </c>
+      <c r="I17" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="J17" s="51" t="s">
+        <v>123</v>
+      </c>
+      <c r="K17" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="L17" s="108"/>
+      <c r="M17" s="49"/>
+    </row>
+    <row r="18" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="182"/>
+      <c r="B18" s="129"/>
+      <c r="C18" s="121"/>
+      <c r="D18" s="31">
+        <v>16</v>
+      </c>
+      <c r="E18" s="103"/>
+      <c r="F18" s="117"/>
+      <c r="G18" s="119"/>
+      <c r="H18" s="52" t="s">
+        <v>124</v>
+      </c>
+      <c r="I18" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18" s="53" t="s">
+        <v>137</v>
+      </c>
+      <c r="K18" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="L18" s="109"/>
+      <c r="M18" s="49"/>
+    </row>
+    <row r="19" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="182"/>
+      <c r="B19" s="127" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="122" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="29">
+        <v>17</v>
+      </c>
+      <c r="E19" s="98" t="s">
+        <v>160</v>
+      </c>
+      <c r="F19" s="104" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" s="98" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" s="90" t="s">
+        <v>166</v>
+      </c>
+      <c r="I19" s="71" t="s">
+        <v>101</v>
+      </c>
+      <c r="J19" s="71" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" s="111" t="s">
+        <v>88</v>
+      </c>
+      <c r="M19" s="49"/>
+    </row>
+    <row r="20" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="182"/>
+      <c r="B20" s="128"/>
+      <c r="C20" s="123"/>
+      <c r="D20" s="22">
+        <v>18</v>
+      </c>
+      <c r="E20" s="99"/>
+      <c r="F20" s="105"/>
+      <c r="G20" s="99"/>
+      <c r="H20" s="74" t="s">
+        <v>125</v>
+      </c>
+      <c r="I20" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="J20" s="73" t="s">
+        <v>126</v>
+      </c>
+      <c r="K20" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="L20" s="112"/>
+      <c r="M20" s="49"/>
+    </row>
+    <row r="21" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="182"/>
+      <c r="B21" s="128"/>
+      <c r="C21" s="123"/>
+      <c r="D21" s="22">
+        <v>19</v>
+      </c>
+      <c r="E21" s="99"/>
+      <c r="F21" s="105"/>
+      <c r="G21" s="99"/>
+      <c r="H21" s="74" t="s">
+        <v>174</v>
+      </c>
+      <c r="I21" s="73" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="K21" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L21" s="112"/>
+      <c r="M21" s="49"/>
+    </row>
+    <row r="22" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="182"/>
+      <c r="B22" s="128"/>
+      <c r="C22" s="123"/>
+      <c r="D22" s="22">
+        <v>20</v>
+      </c>
+      <c r="E22" s="99"/>
+      <c r="F22" s="105"/>
+      <c r="G22" s="99"/>
+      <c r="H22" s="72" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="J22" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="K22" s="73" t="s">
+        <v>151</v>
+      </c>
+      <c r="L22" s="112"/>
+      <c r="M22" s="49"/>
+    </row>
+    <row r="23" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="182"/>
+      <c r="B23" s="128"/>
+      <c r="C23" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="22">
+        <v>21</v>
+      </c>
+      <c r="E23" s="98" t="s">
+        <v>160</v>
+      </c>
+      <c r="F23" s="105" t="s">
         <v>40</v>
       </c>
-      <c r="G2" s="62" t="s">
-[...5 lines deleted...]
-      <c r="I2" s="64" t="s">
+      <c r="G23" s="99" t="s">
+        <v>47</v>
+      </c>
+      <c r="H23" s="72" t="s">
+        <v>173</v>
+      </c>
+      <c r="I23" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="J23" s="73" t="s">
+        <v>129</v>
+      </c>
+      <c r="K23" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L23" s="112"/>
+      <c r="M23" s="49"/>
+    </row>
+    <row r="24" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="182"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="123"/>
+      <c r="D24" s="22">
+        <v>22</v>
+      </c>
+      <c r="E24" s="99"/>
+      <c r="F24" s="105"/>
+      <c r="G24" s="99"/>
+      <c r="H24" s="72" t="s">
+        <v>144</v>
+      </c>
+      <c r="I24" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="J24" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="K24" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="L24" s="112"/>
+      <c r="M24" s="49"/>
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="182"/>
+      <c r="B25" s="128"/>
+      <c r="C25" s="123"/>
+      <c r="D25" s="22">
+        <v>23</v>
+      </c>
+      <c r="E25" s="99"/>
+      <c r="F25" s="105"/>
+      <c r="G25" s="99"/>
+      <c r="H25" s="72" t="s">
+        <v>130</v>
+      </c>
+      <c r="I25" s="73" t="s">
+        <v>131</v>
+      </c>
+      <c r="J25" s="73" t="s">
+        <v>80</v>
+      </c>
+      <c r="K25" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" s="112"/>
+      <c r="M25" s="49"/>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="182"/>
+      <c r="B26" s="128"/>
+      <c r="C26" s="123"/>
+      <c r="D26" s="22">
+        <v>24</v>
+      </c>
+      <c r="E26" s="99"/>
+      <c r="F26" s="105"/>
+      <c r="G26" s="99"/>
+      <c r="H26" s="72" t="s">
+        <v>132</v>
+      </c>
+      <c r="I26" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="J26" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="K26" s="73" t="s">
+        <v>151</v>
+      </c>
+      <c r="L26" s="112"/>
+      <c r="M26" s="49"/>
+    </row>
+    <row r="27" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="182"/>
+      <c r="B27" s="128"/>
+      <c r="C27" s="123" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="22">
+        <v>25</v>
+      </c>
+      <c r="E27" s="98" t="s">
+        <v>160</v>
+      </c>
+      <c r="F27" s="105" t="s">
+        <v>40</v>
+      </c>
+      <c r="G27" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="H27" s="72" t="s">
+        <v>175</v>
+      </c>
+      <c r="I27" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="J27" s="73" t="s">
+        <v>157</v>
+      </c>
+      <c r="K27" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L27" s="112"/>
+      <c r="M27" s="49"/>
+    </row>
+    <row r="28" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="182"/>
+      <c r="B28" s="128"/>
+      <c r="C28" s="123"/>
+      <c r="D28" s="22">
+        <v>26</v>
+      </c>
+      <c r="E28" s="99"/>
+      <c r="F28" s="105"/>
+      <c r="G28" s="99"/>
+      <c r="H28" s="74" t="s">
+        <v>176</v>
+      </c>
+      <c r="I28" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="J28" s="73" t="s">
+        <v>82</v>
+      </c>
+      <c r="K28" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="L28" s="112"/>
+      <c r="M28" s="49"/>
+    </row>
+    <row r="29" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="182"/>
+      <c r="B29" s="128"/>
+      <c r="C29" s="123"/>
+      <c r="D29" s="22">
+        <v>27</v>
+      </c>
+      <c r="E29" s="99"/>
+      <c r="F29" s="105"/>
+      <c r="G29" s="99"/>
+      <c r="H29" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="I29" s="73" t="s">
+        <v>81</v>
+      </c>
+      <c r="J29" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="K29" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L29" s="112"/>
+      <c r="M29" s="49"/>
+    </row>
+    <row r="30" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="182"/>
+      <c r="B30" s="129"/>
+      <c r="C30" s="124"/>
+      <c r="D30" s="30">
+        <v>28</v>
+      </c>
+      <c r="E30" s="100"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="100"/>
+      <c r="H30" s="77" t="s">
+        <v>94</v>
+      </c>
+      <c r="I30" s="76" t="s">
+        <v>127</v>
+      </c>
+      <c r="J30" s="76" t="s">
         <v>123</v>
       </c>
-      <c r="J2" s="64" t="s">
+      <c r="K30" s="76" t="s">
+        <v>151</v>
+      </c>
+      <c r="L30" s="113"/>
+      <c r="M30" s="49"/>
+    </row>
+    <row r="31" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="182"/>
+      <c r="B31" s="127" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" s="125" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" s="32">
+        <v>29</v>
+      </c>
+      <c r="E31" s="134" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" s="136" t="s">
+        <v>42</v>
+      </c>
+      <c r="G31" s="138" t="s">
+        <v>76</v>
+      </c>
+      <c r="H31" s="78" t="s">
+        <v>70</v>
+      </c>
+      <c r="I31" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="J31" s="79" t="s">
+        <v>79</v>
+      </c>
+      <c r="K31" s="79" t="s">
+        <v>86</v>
+      </c>
+      <c r="L31" s="111" t="s">
+        <v>88</v>
+      </c>
+      <c r="M31" s="49"/>
+    </row>
+    <row r="32" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="182"/>
+      <c r="B32" s="128"/>
+      <c r="C32" s="126"/>
+      <c r="D32" s="23">
+        <v>30</v>
+      </c>
+      <c r="E32" s="135"/>
+      <c r="F32" s="137"/>
+      <c r="G32" s="139"/>
+      <c r="H32" s="80" t="s">
+        <v>57</v>
+      </c>
+      <c r="I32" s="81" t="s">
+        <v>156</v>
+      </c>
+      <c r="J32" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="81" t="s">
+        <v>89</v>
+      </c>
+      <c r="L32" s="112"/>
+      <c r="M32" s="49"/>
+    </row>
+    <row r="33" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="182"/>
+      <c r="B33" s="128"/>
+      <c r="C33" s="126"/>
+      <c r="D33" s="23">
+        <v>31</v>
+      </c>
+      <c r="E33" s="135"/>
+      <c r="F33" s="137"/>
+      <c r="G33" s="139"/>
+      <c r="H33" s="80" t="s">
+        <v>178</v>
+      </c>
+      <c r="I33" s="80" t="s">
+        <v>177</v>
+      </c>
+      <c r="J33" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="K33" s="81" t="s">
+        <v>86</v>
+      </c>
+      <c r="L33" s="112"/>
+      <c r="M33" s="49"/>
+    </row>
+    <row r="34" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="182"/>
+      <c r="B34" s="128"/>
+      <c r="C34" s="126"/>
+      <c r="D34" s="23">
+        <v>32</v>
+      </c>
+      <c r="E34" s="135"/>
+      <c r="F34" s="137"/>
+      <c r="G34" s="139"/>
+      <c r="H34" s="80" t="s">
+        <v>133</v>
+      </c>
+      <c r="I34" s="82" t="s">
+        <v>134</v>
+      </c>
+      <c r="J34" s="81" t="s">
+        <v>155</v>
+      </c>
+      <c r="K34" s="81" t="s">
+        <v>151</v>
+      </c>
+      <c r="L34" s="112"/>
+      <c r="M34" s="49"/>
+    </row>
+    <row r="35" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="182"/>
+      <c r="B35" s="128"/>
+      <c r="C35" s="123" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" s="22">
+        <v>33</v>
+      </c>
+      <c r="E35" s="98" t="s">
+        <v>160</v>
+      </c>
+      <c r="F35" s="105" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="110" t="s">
+        <v>50</v>
+      </c>
+      <c r="H35" s="74" t="s">
+        <v>71</v>
+      </c>
+      <c r="I35" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="J35" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="K35" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L35" s="112"/>
+      <c r="M35" s="49"/>
+    </row>
+    <row r="36" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="182"/>
+      <c r="B36" s="128"/>
+      <c r="C36" s="123"/>
+      <c r="D36" s="22">
+        <v>34</v>
+      </c>
+      <c r="E36" s="99"/>
+      <c r="F36" s="105"/>
+      <c r="G36" s="110"/>
+      <c r="H36" s="74" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="J36" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="K36" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="L36" s="112"/>
+      <c r="M36" s="49"/>
+    </row>
+    <row r="37" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="182"/>
+      <c r="B37" s="128"/>
+      <c r="C37" s="123"/>
+      <c r="D37" s="22">
+        <v>35</v>
+      </c>
+      <c r="E37" s="99"/>
+      <c r="F37" s="105"/>
+      <c r="G37" s="110"/>
+      <c r="H37" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="I37" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="K37" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L37" s="112"/>
+      <c r="M37" s="49"/>
+    </row>
+    <row r="38" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="182"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="123"/>
+      <c r="D38" s="22">
+        <v>36</v>
+      </c>
+      <c r="E38" s="99"/>
+      <c r="F38" s="105"/>
+      <c r="G38" s="110"/>
+      <c r="H38" s="74" t="s">
+        <v>73</v>
+      </c>
+      <c r="I38" s="73" t="s">
+        <v>134</v>
+      </c>
+      <c r="J38" s="73" t="s">
+        <v>165</v>
+      </c>
+      <c r="K38" s="73" t="s">
+        <v>151</v>
+      </c>
+      <c r="L38" s="112"/>
+      <c r="M38" s="49"/>
+    </row>
+    <row r="39" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="182"/>
+      <c r="B39" s="128"/>
+      <c r="C39" s="120" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39" s="24">
+        <v>37</v>
+      </c>
+      <c r="E39" s="101" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" s="115" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="114" t="s">
+        <v>49</v>
+      </c>
+      <c r="H39" s="50" t="s">
+        <v>152</v>
+      </c>
+      <c r="I39" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="J39" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="K39" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="L39" s="130" t="s">
+        <v>87</v>
+      </c>
+      <c r="M39" s="49"/>
+    </row>
+    <row r="40" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="182"/>
+      <c r="B40" s="128"/>
+      <c r="C40" s="120"/>
+      <c r="D40" s="24">
+        <v>38</v>
+      </c>
+      <c r="E40" s="102"/>
+      <c r="F40" s="115"/>
+      <c r="G40" s="114"/>
+      <c r="H40" s="50" t="s">
         <v>124</v>
       </c>
-      <c r="K2" s="64" t="s">
-[...100 lines deleted...]
-      <c r="H6" s="36" t="s">
+      <c r="I40" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="J40" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="K40" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="L40" s="131"/>
+      <c r="M40" s="49"/>
+    </row>
+    <row r="41" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="182"/>
+      <c r="B41" s="128"/>
+      <c r="C41" s="120"/>
+      <c r="D41" s="24">
+        <v>39</v>
+      </c>
+      <c r="E41" s="102"/>
+      <c r="F41" s="115"/>
+      <c r="G41" s="114"/>
+      <c r="H41" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="I6" s="37" t="s">
-[...246 lines deleted...]
-      <c r="J15" s="39" t="s">
+      <c r="I41" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="J41" s="51" t="s">
+        <v>123</v>
+      </c>
+      <c r="K41" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="L41" s="131"/>
+      <c r="M41" s="49"/>
+    </row>
+    <row r="42" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="182"/>
+      <c r="B42" s="129"/>
+      <c r="C42" s="121"/>
+      <c r="D42" s="31">
+        <v>40</v>
+      </c>
+      <c r="E42" s="103"/>
+      <c r="F42" s="117"/>
+      <c r="G42" s="119"/>
+      <c r="H42" s="54" t="s">
+        <v>171</v>
+      </c>
+      <c r="I42" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="J42" s="53" t="s">
+        <v>137</v>
+      </c>
+      <c r="K42" s="53" t="s">
         <v>151</v>
       </c>
-      <c r="K15" s="39" t="s">
-[...734 lines deleted...]
-    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="L42" s="132"/>
+      <c r="M42" s="49"/>
+    </row>
+    <row r="43" spans="1:13" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="86"/>
+      <c r="C43" s="86"/>
+      <c r="D43" s="86"/>
+      <c r="E43" s="86"/>
+      <c r="F43" s="87"/>
+      <c r="G43" s="86"/>
+      <c r="H43" s="88"/>
+      <c r="I43" s="86"/>
+      <c r="J43" s="86"/>
+      <c r="K43" s="86"/>
+      <c r="L43" s="85"/>
+      <c r="M43" s="70"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" s="184"/>
+      <c r="B44" s="86"/>
+      <c r="C44" s="86"/>
+      <c r="D44" s="86"/>
+      <c r="E44" s="86"/>
+      <c r="F44" s="87"/>
+      <c r="G44" s="86"/>
+      <c r="H44" s="88"/>
+      <c r="I44" s="86"/>
+      <c r="J44" s="86"/>
+      <c r="K44" s="86"/>
+      <c r="L44" s="85"/>
+      <c r="M44" s="70"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B45" s="5"/>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B46" s="4"/>
+      <c r="H46" s="26"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" scale="60" showPageBreaks="1" fitToPage="1" printArea="1" view="pageLayout">
       <selection activeCell="G49" sqref="G49"/>
       <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="49">
-    <mergeCell ref="E3:E6"/>
-[...4 lines deleted...]
-    <mergeCell ref="F7:F10"/>
+    <mergeCell ref="B3:B10"/>
+    <mergeCell ref="B11:B18"/>
+    <mergeCell ref="B19:B30"/>
+    <mergeCell ref="B31:B42"/>
+    <mergeCell ref="L39:L42"/>
+    <mergeCell ref="C3:C6"/>
+    <mergeCell ref="C7:C10"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="C15:C18"/>
+    <mergeCell ref="E23:E26"/>
+    <mergeCell ref="E11:E14"/>
+    <mergeCell ref="E31:E34"/>
+    <mergeCell ref="F31:F34"/>
+    <mergeCell ref="G31:G34"/>
+    <mergeCell ref="E27:E30"/>
+    <mergeCell ref="E39:E42"/>
+    <mergeCell ref="F39:F42"/>
+    <mergeCell ref="G39:G42"/>
+    <mergeCell ref="E35:E38"/>
+    <mergeCell ref="C39:C42"/>
+    <mergeCell ref="C19:C22"/>
+    <mergeCell ref="C23:C26"/>
+    <mergeCell ref="C27:C30"/>
+    <mergeCell ref="C31:C34"/>
+    <mergeCell ref="C35:C38"/>
+    <mergeCell ref="E19:E22"/>
+    <mergeCell ref="G19:G22"/>
     <mergeCell ref="L3:L10"/>
     <mergeCell ref="L11:L18"/>
     <mergeCell ref="F35:F38"/>
     <mergeCell ref="G35:G38"/>
     <mergeCell ref="L19:L30"/>
     <mergeCell ref="G11:G14"/>
     <mergeCell ref="F27:F30"/>
     <mergeCell ref="G27:G30"/>
     <mergeCell ref="L31:L38"/>
     <mergeCell ref="F23:F26"/>
     <mergeCell ref="F11:F14"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="F19:F22"/>
     <mergeCell ref="F15:F18"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="G15:G18"/>
-    <mergeCell ref="F39:F42"/>
-[...25 lines deleted...]
-    <mergeCell ref="E39:E42"/>
+    <mergeCell ref="E3:E6"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="E15:E18"/>
+    <mergeCell ref="G23:G26"/>
+    <mergeCell ref="F3:F6"/>
+    <mergeCell ref="F7:F10"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="H3" r:id="rId2" xr:uid="{DC16884D-DBD9-4926-A4FF-4D3BDBE29A6B}"/>
+    <hyperlink ref="I3" r:id="rId3" xr:uid="{0631DDDE-DF30-4BB0-97FA-DC9A504B5282}"/>
+    <hyperlink ref="J3" r:id="rId4" xr:uid="{0AF153F3-A690-4BE7-BE82-2AB588624EFA}"/>
+    <hyperlink ref="K3" r:id="rId5" xr:uid="{80D0496D-7F1B-40C3-BFA8-F322994160DE}"/>
+    <hyperlink ref="K5" r:id="rId6" xr:uid="{1D11290A-1B77-410C-8005-C0D695508605}"/>
+    <hyperlink ref="K7" r:id="rId7" xr:uid="{84BF69D2-98FA-4AB9-A17F-11345154A92F}"/>
+    <hyperlink ref="K9" r:id="rId8" xr:uid="{69168A02-D4CD-45E5-B43E-A3DDEA89F173}"/>
+    <hyperlink ref="K11" r:id="rId9" xr:uid="{D1F2A84F-B13A-4994-BC89-5EEFED5C5D6D}"/>
+    <hyperlink ref="K13" r:id="rId10" xr:uid="{C7A18484-B055-475A-A1F8-3562F078B8B0}"/>
+    <hyperlink ref="K15" r:id="rId11" xr:uid="{9CA57E0F-95DF-4076-9C6B-791CF57F383C}"/>
+    <hyperlink ref="K17" r:id="rId12" xr:uid="{C9955730-9A93-46F9-8824-2730081C766E}"/>
+    <hyperlink ref="K19" r:id="rId13" xr:uid="{345F5C82-3BAB-4894-BEA1-F14CCC29BFD0}"/>
+    <hyperlink ref="K21" r:id="rId14" xr:uid="{C6C85B88-9E82-4945-944B-FDD29B6A0687}"/>
+    <hyperlink ref="K23" r:id="rId15" xr:uid="{B3DC9223-835D-483D-BC8D-F942B4F7653C}"/>
+    <hyperlink ref="K25" r:id="rId16" xr:uid="{3FED2C99-8C39-4250-9EBC-98BA6E628484}"/>
+    <hyperlink ref="K27" r:id="rId17" xr:uid="{853BF441-1350-4C1B-A246-06D85536B339}"/>
+    <hyperlink ref="K29" r:id="rId18" xr:uid="{0837D46E-46CD-457D-9C57-2DDB74F1F4DA}"/>
+    <hyperlink ref="K31" r:id="rId19" xr:uid="{71FF450D-CACF-4727-9EB0-EFA0249CEF58}"/>
+    <hyperlink ref="K33" r:id="rId20" xr:uid="{452351DF-33FA-465C-BE29-0E78AEB00D3A}"/>
+    <hyperlink ref="K35" r:id="rId21" xr:uid="{AED671C3-2270-4C16-86B3-30A01FC1F463}"/>
+    <hyperlink ref="K37" r:id="rId22" xr:uid="{4D2DD002-539A-4585-98E7-7963ADEF207D}"/>
+    <hyperlink ref="K39" r:id="rId23" xr:uid="{64A4891F-1233-43C7-8256-1757662A46F8}"/>
+    <hyperlink ref="K41" r:id="rId24" xr:uid="{7BE846E3-8E20-4DBD-AA78-1F07F8C30063}"/>
+    <hyperlink ref="H4" r:id="rId25" xr:uid="{F9866B1E-F6A4-4B27-8F86-88530AF99131}"/>
+    <hyperlink ref="I4" r:id="rId26" xr:uid="{AD8ABD2B-2C1D-432B-B881-A36841D2B337}"/>
+    <hyperlink ref="J4" r:id="rId27" xr:uid="{62D91869-567B-4B97-893C-81B52EB00BE0}"/>
+    <hyperlink ref="K4" r:id="rId28" xr:uid="{6B99F45A-E48C-4031-9480-06BBD807268E}"/>
+    <hyperlink ref="K8" r:id="rId29" xr:uid="{90C02931-7027-4F5F-B9EB-CD6A32CF3E6D}"/>
+    <hyperlink ref="K12" r:id="rId30" xr:uid="{EF6DD8B8-6814-423F-BF8C-3B5E918C704A}"/>
+    <hyperlink ref="K20" r:id="rId31" xr:uid="{B7375BEA-BC9C-4918-AE0C-B3176E89AC3D}"/>
+    <hyperlink ref="K24" r:id="rId32" xr:uid="{C095FF1F-529E-4380-81EE-70C2EF3FC1F6}"/>
+    <hyperlink ref="K28" r:id="rId33" xr:uid="{1BF5874D-D2E1-45D7-BD71-CBA97BB3CD93}"/>
+    <hyperlink ref="K32" r:id="rId34" xr:uid="{6FD29BB4-C73B-4ADE-9DD4-9E19F3D5915A}"/>
+    <hyperlink ref="K36" r:id="rId35" xr:uid="{4D46E094-98EF-46C5-8CFF-10E0C117FF04}"/>
+    <hyperlink ref="K40" r:id="rId36" xr:uid="{0A6B0CF3-F0BE-483C-9A9B-22FD03C3210D}"/>
+    <hyperlink ref="K6" r:id="rId37" xr:uid="{11446DF6-64F1-4DA5-BCF3-19702A4AAB42}"/>
+    <hyperlink ref="K10" r:id="rId38" xr:uid="{27991837-1ABB-42C8-8DE1-ABA20004BAD2}"/>
+    <hyperlink ref="K22" r:id="rId39" xr:uid="{6F3CEE6C-9325-482B-9CB0-CED8A8C8E99A}"/>
+    <hyperlink ref="K26" r:id="rId40" xr:uid="{02DB8D64-BB93-416E-B471-CBA2677DBB17}"/>
+    <hyperlink ref="K30" r:id="rId41" xr:uid="{6D887019-8238-4129-97BC-DC5269A503E7}"/>
+    <hyperlink ref="K38" r:id="rId42" xr:uid="{E3FAE15A-6F36-4331-B93C-2C259AB2FA1E}"/>
+    <hyperlink ref="K14" r:id="rId43" xr:uid="{DA83D00B-E8C1-417E-82B6-5667317D98D1}"/>
+    <hyperlink ref="K18" r:id="rId44" xr:uid="{D1F8DCD3-B4B1-4649-967A-7213E3E9BDBC}"/>
+    <hyperlink ref="K42" r:id="rId45" xr:uid="{E9CC3F08-BD5C-4A2D-9082-2014663AC210}"/>
+    <hyperlink ref="K16" r:id="rId46" xr:uid="{8C6CFF01-F20C-4876-AECD-B4A8806F10BF}"/>
+    <hyperlink ref="K34" r:id="rId47" xr:uid="{9F276A35-58DA-408A-A690-3B14091E531F}"/>
+    <hyperlink ref="H5" r:id="rId48" xr:uid="{1CA77DAD-F09D-455C-83EB-452C44792D71}"/>
+    <hyperlink ref="I5" r:id="rId49" xr:uid="{6774CDD8-37FD-4896-81AE-B9959CE480EB}"/>
+    <hyperlink ref="J23" r:id="rId50" xr:uid="{830245B1-3574-4D6D-B9DE-704CE40732AA}"/>
+    <hyperlink ref="J5" r:id="rId51" xr:uid="{842E8E87-AFB6-48EC-AF31-DE305EE2089D}"/>
+    <hyperlink ref="H6" r:id="rId52" xr:uid="{2111FAB2-5200-4228-A537-76A221C97964}"/>
+    <hyperlink ref="I6" r:id="rId53" xr:uid="{20231507-20BF-45C6-ABB2-6AAFC6CE5DE1}"/>
+    <hyperlink ref="J6" r:id="rId54" xr:uid="{46B1CC0A-A710-460C-8697-9E4769E35F46}"/>
+    <hyperlink ref="H7" r:id="rId55" xr:uid="{229B21D8-4E4A-451A-83AE-DF87EA546345}"/>
+    <hyperlink ref="I7" r:id="rId56" xr:uid="{D54E079C-82C9-4248-B45D-F47919C02CB7}"/>
+    <hyperlink ref="J7" r:id="rId57" xr:uid="{4312B1EB-C347-4A84-B53A-F20366FCE866}"/>
+    <hyperlink ref="H8" r:id="rId58" xr:uid="{30A9FAF7-EEC0-4172-BC6B-8355EC725BA5}"/>
+    <hyperlink ref="I8" r:id="rId59" xr:uid="{DA640066-5115-414F-8805-F7B5159D17E3}"/>
+    <hyperlink ref="J8" r:id="rId60" xr:uid="{ED9F02BF-A0D6-4307-837B-B298A8426AEE}"/>
+    <hyperlink ref="H9" r:id="rId61" xr:uid="{5B979C32-CBEB-431E-99F7-352FB29B99FE}"/>
+    <hyperlink ref="I9" r:id="rId62" xr:uid="{64301039-DA19-43F0-A4AD-DCED2BE84CA9}"/>
+    <hyperlink ref="J9" r:id="rId63" display="Fruchtsalat mit Rahttps://utp.swissunihockey.ch/guest/exercises/674d8a32da21950701062392?secret=39e94e1e0c6c343003b4f795aba6662c2d4f4bfc037852268127515a86c88842ben" xr:uid="{80DC5CA8-54CC-4A87-83B4-E51C9132D452}"/>
+    <hyperlink ref="H10" r:id="rId64" xr:uid="{BC9B8B1F-9D90-4032-A837-506FD50F6280}"/>
+    <hyperlink ref="J10" r:id="rId65" xr:uid="{8C87010D-196F-4724-9822-4C90472A35BC}"/>
+    <hyperlink ref="H11" r:id="rId66" xr:uid="{0EDE7392-D9FE-4D89-A836-ABC7623C945C}"/>
+    <hyperlink ref="I11" r:id="rId67" xr:uid="{EABF0DCF-D52D-45D5-98D5-41B9E8FE5006}"/>
+    <hyperlink ref="J11" r:id="rId68" xr:uid="{7EFC1677-86A2-4745-8BF0-A6AC1F4E00A2}"/>
+    <hyperlink ref="J15" r:id="rId69" xr:uid="{EC3E50F7-D154-4A09-881B-4D0F3B459571}"/>
+    <hyperlink ref="J39" r:id="rId70" display="Schiessbude mit Verteidiger in definierten Zonen" xr:uid="{1056E2B6-0B58-4B0D-847F-9C8225AB89BA}"/>
+    <hyperlink ref="I41" r:id="rId71" display="Schiessbude mit Verteidiger in definierten Zonen" xr:uid="{19236D65-008C-42DF-BB6B-6C294A0A6CE2}"/>
+    <hyperlink ref="I17" r:id="rId72" xr:uid="{CEA6D3FD-0D1C-4D0C-915C-0072644657C0}"/>
+    <hyperlink ref="J13" r:id="rId73" xr:uid="{F46B5F40-B031-4728-8480-339CE990E843}"/>
+    <hyperlink ref="I15" r:id="rId74" xr:uid="{4666ADBB-7EA8-422B-9D2E-A48391E7AA1F}"/>
+    <hyperlink ref="I39" r:id="rId75" xr:uid="{307847BA-2D4B-482E-9213-40827A3D345F}"/>
+    <hyperlink ref="H12" r:id="rId76" display="Stafette" xr:uid="{8709B090-0AB8-40C8-8983-1069AA444F15}"/>
+    <hyperlink ref="I12" r:id="rId77" xr:uid="{C31557E1-1969-437F-8298-76581DC7AE41}"/>
+    <hyperlink ref="J14" r:id="rId78" xr:uid="{B44C5045-2947-4665-9219-63D39861CEC5}"/>
+    <hyperlink ref="I40" r:id="rId79" xr:uid="{E53599B2-128C-46E4-92EA-9C76161093F1}"/>
+    <hyperlink ref="J12" r:id="rId80" display="Brennballspiel Unihockey" xr:uid="{B44822AF-3B27-4F42-BF08-E8870C37862A}"/>
+    <hyperlink ref="H39" r:id="rId81" xr:uid="{54294F7B-5982-4FEE-A293-90CA2A8429C7}"/>
+    <hyperlink ref="H13" r:id="rId82" display="Kooperation - Insel Lauf" xr:uid="{A6CE6D56-FA7C-4097-9B7D-9A512A7FC059}"/>
+    <hyperlink ref="I13" r:id="rId83" display="Rumpelstilzchen" xr:uid="{13E72F8B-A605-455C-BD76-8670B7974355}"/>
+    <hyperlink ref="H14" r:id="rId84" xr:uid="{92EE95AE-5A8A-4710-B59A-B4B1DE55DDB5}"/>
+    <hyperlink ref="I14" r:id="rId85" xr:uid="{147DA38A-A2D2-42CA-9A22-9FE933897C80}"/>
+    <hyperlink ref="H15" r:id="rId86" xr:uid="{7B6AD530-5CE9-4C65-AB8C-D9FDC0009FC9}"/>
+    <hyperlink ref="H16" r:id="rId87" xr:uid="{54EA4B4A-B5CE-4820-AD38-B2943D570855}"/>
+    <hyperlink ref="I16" r:id="rId88" xr:uid="{36F9E1A3-FBFA-4608-8723-374ECF68614A}"/>
+    <hyperlink ref="J16" r:id="rId89" xr:uid="{3DDE467A-380E-4662-8189-1EBF5DA29D70}"/>
+    <hyperlink ref="H17" r:id="rId90" xr:uid="{B5877166-4434-41EC-B94C-AEF461EBB3C0}"/>
+    <hyperlink ref="H18" r:id="rId91" xr:uid="{0303AB63-D561-4374-A61C-5A6C2FB6E466}"/>
+    <hyperlink ref="I18" r:id="rId92" display="Keulen-Team-Spiel" xr:uid="{63584E98-444E-43A3-9DD6-DE1833021AD9}"/>
+    <hyperlink ref="J17" r:id="rId93" xr:uid="{BB20555C-203A-4180-B687-AB964CCBE57B}"/>
+    <hyperlink ref="J18" r:id="rId94" display="Positionsspiel 3:2" xr:uid="{C362F91F-8E9C-4335-B1EF-5FF5B77C8F4F}"/>
+    <hyperlink ref="H20" r:id="rId95" xr:uid="{EAF1D8A1-1BD6-42FA-A1F8-CD24F74F77EA}"/>
+    <hyperlink ref="I19" r:id="rId96" xr:uid="{16F4A741-EE53-4CC8-AAF7-B5E12AB21213}"/>
+    <hyperlink ref="J19" r:id="rId97" xr:uid="{D536502C-24A0-4EFA-83DF-1B71233D7C90}"/>
+    <hyperlink ref="I20" r:id="rId98" xr:uid="{2F511604-45D0-4FBD-9CF8-533AD9C99817}"/>
+    <hyperlink ref="J20" r:id="rId99" xr:uid="{4D556C9E-181C-40D0-8D9A-BF960A61D2BF}"/>
+    <hyperlink ref="J21" r:id="rId100" xr:uid="{4B6B5C4D-B07F-41CF-8786-A43E5D12E792}"/>
+    <hyperlink ref="I30" r:id="rId101" xr:uid="{12D68157-227F-4B2E-BC4F-C45F9F62D98D}"/>
+    <hyperlink ref="I28" r:id="rId102" xr:uid="{FD4DF98E-53E3-48F6-8968-8700CED65278}"/>
+    <hyperlink ref="H21" r:id="rId103" display="Memory Stafette" xr:uid="{FE65EF64-FB04-4A2F-A9A1-428C6B1244C8}"/>
+    <hyperlink ref="H22" r:id="rId104" xr:uid="{123FC6D1-C03F-4504-85F5-B9AC28F10F75}"/>
+    <hyperlink ref="I22" r:id="rId105" xr:uid="{FA851CBB-F8C7-4EFA-9752-FCD46AE22697}"/>
+    <hyperlink ref="J22" r:id="rId106" xr:uid="{87B9FB78-0846-4EE0-B5E4-E4EFA999D62C}"/>
+    <hyperlink ref="I23" r:id="rId107" xr:uid="{F3CE38B9-D2F8-4FFB-B258-1406BB3396B7}"/>
+    <hyperlink ref="I24" r:id="rId108" xr:uid="{2B16C4AD-5EBB-4340-9BC6-5D1A2F1E16F1}"/>
+    <hyperlink ref="I25" r:id="rId109" xr:uid="{8617968B-1D2A-4940-B9CC-FC25D5118E54}"/>
+    <hyperlink ref="H24" r:id="rId110" display="Kampfspiel - Berge versetzen" xr:uid="{3C9A348A-E4A4-4DB9-B793-9DEC1CE89AAB}"/>
+    <hyperlink ref="H25" r:id="rId111" xr:uid="{00D8F710-0824-4AEE-B791-F074CC83A18B}"/>
+    <hyperlink ref="J24" r:id="rId112" xr:uid="{4D123DAF-8D6D-4146-99B7-17EA85B9603F}"/>
+    <hyperlink ref="I26" r:id="rId113" xr:uid="{73B348C2-0392-4CF8-9B85-D6C51AD925FD}"/>
+    <hyperlink ref="J25" r:id="rId114" xr:uid="{736B389B-0074-4099-81E3-1B0DA0600E84}"/>
+    <hyperlink ref="J26" r:id="rId115" xr:uid="{DA8DD9CC-3C1E-4144-9E30-E63C90954AC6}"/>
+    <hyperlink ref="H26" r:id="rId116" xr:uid="{07BE0C07-6058-48E7-90E8-E608FF36DFF4}"/>
+    <hyperlink ref="H27" r:id="rId117" display="Brettfangis" xr:uid="{D1319065-0B2F-4656-BC37-96413ABB8B08}"/>
+    <hyperlink ref="H29" r:id="rId118" xr:uid="{E47C5947-619E-4D03-A1DB-3EF76A3F7B71}"/>
+    <hyperlink ref="I29" r:id="rId119" xr:uid="{67C5938D-DF32-4141-843D-63EC2486C179}"/>
+    <hyperlink ref="J29" r:id="rId120" xr:uid="{92495CD0-E6B5-4AF9-8C4B-56E0D0782F41}"/>
+    <hyperlink ref="H30" r:id="rId121" xr:uid="{AD3B8DC2-74CB-4FBF-AD74-A9DC17B2829B}"/>
+    <hyperlink ref="J30" r:id="rId122" xr:uid="{2DDEBEF4-910E-4FAC-A9E9-B50E69312773}"/>
+    <hyperlink ref="H31" r:id="rId123" xr:uid="{A8EAC9D6-8297-4944-A78D-4E462BED446D}"/>
+    <hyperlink ref="I31" r:id="rId124" xr:uid="{B787A9A6-DA16-47C5-8D35-ED0BBEC3848F}"/>
+    <hyperlink ref="J31" r:id="rId125" xr:uid="{153D3A8F-063F-4275-B8E6-0CD76897FD7F}"/>
+    <hyperlink ref="H32" r:id="rId126" xr:uid="{B13692D6-388F-475D-B487-CB1E0B97D36B}"/>
+    <hyperlink ref="I35" r:id="rId127" xr:uid="{AF6D73B9-2AF7-4A75-8F7F-583100E17FE0}"/>
+    <hyperlink ref="J32" r:id="rId128" xr:uid="{5BED69BD-6039-4DCA-91D1-FF9E1F4C7661}"/>
+    <hyperlink ref="H33" r:id="rId129" display="Tunnelfangis (ohne Stock) " xr:uid="{822F6FC9-B2DD-4352-A980-367B42A2024D}"/>
+    <hyperlink ref="I33" r:id="rId130" display="Tunnelfangis (mit Stock und Ball) " xr:uid="{D3F867BC-FDC2-49B4-A5EC-65BAA6FDD8B4}"/>
+    <hyperlink ref="H34" r:id="rId131" xr:uid="{AE0709F2-11B1-4860-ADA1-D90FFE1EE1B2}"/>
+    <hyperlink ref="I34" r:id="rId132" xr:uid="{C47A4EA6-D5FF-405A-8C0B-41FB5DB92752}"/>
+    <hyperlink ref="J34" r:id="rId133" xr:uid="{2CAD1ACF-65F6-46DA-82C1-4750C26A12E4}"/>
+    <hyperlink ref="J35" r:id="rId134" xr:uid="{9302EBA6-3D12-464B-8750-1B00F25342C2}"/>
+    <hyperlink ref="H36" r:id="rId135" xr:uid="{C21EAEBB-95C0-4578-A442-BF2D8C30F4EC}"/>
+    <hyperlink ref="I36" r:id="rId136" xr:uid="{9333D557-A010-4E78-8B41-8F6F2DEDB7C6}"/>
+    <hyperlink ref="J36" r:id="rId137" xr:uid="{CF0132CC-BA42-4E86-9B9A-626688EA3522}"/>
+    <hyperlink ref="I37" r:id="rId138" xr:uid="{61802F5A-C58A-4DA8-95FD-9CF49DD8584B}"/>
+    <hyperlink ref="J37" r:id="rId139" xr:uid="{0CEC4853-90C6-492F-8419-C647B1211EAC}"/>
+    <hyperlink ref="H38" r:id="rId140" xr:uid="{D1C16382-B9A0-4EAF-8826-C100EEBE36E7}"/>
+    <hyperlink ref="J38" r:id="rId141" display="Zonenball" xr:uid="{885DC32C-5C10-4BD4-AB5F-240A15749C5A}"/>
+    <hyperlink ref="I38" r:id="rId142" xr:uid="{D320B416-B449-4A45-8D7B-08FBD780882D}"/>
+    <hyperlink ref="H40" r:id="rId143" xr:uid="{5AD58641-F3B1-4891-9CBF-CFB36FD8F3A6}"/>
+    <hyperlink ref="J40" r:id="rId144" xr:uid="{BD362974-1F02-46DC-8E84-2DB8370D41E4}"/>
+    <hyperlink ref="J42" r:id="rId145" xr:uid="{2236294C-8F91-43A7-A1E6-4BD289738360}"/>
+    <hyperlink ref="J41" r:id="rId146" xr:uid="{2AB290BE-C9EF-4BEF-A41C-8197DEB3CC0F}"/>
+    <hyperlink ref="H42" r:id="rId147" display="Kooperation - Holzstab-Stafette" xr:uid="{0D10F953-CDBE-429E-929E-4AC52795459D}"/>
+    <hyperlink ref="I42" r:id="rId148" xr:uid="{4F769CA2-9691-4F3F-B57A-E97D91D38B5B}"/>
+    <hyperlink ref="I21" r:id="rId149" xr:uid="{DEC12884-92E3-4B25-92B5-03C74EA18562}"/>
+    <hyperlink ref="J27" r:id="rId150" display="Torlauf" xr:uid="{0EA873AD-B96A-459B-84AA-D99FCF9E4CD5}"/>
+    <hyperlink ref="I32" r:id="rId151" display="Torspiel ohne Gegenspieler - Kooperation" xr:uid="{040A50FA-03D5-4F1C-B860-4D3ACB7F5AAB}"/>
+    <hyperlink ref="H35" r:id="rId152" xr:uid="{7DE1D068-AD3A-422A-9A5B-AD9EE5D58F30}"/>
+    <hyperlink ref="H23" r:id="rId153" display="Paarfangis" xr:uid="{A9220235-FAB5-4749-B994-AE413CC416F2}"/>
+    <hyperlink ref="H41" r:id="rId154" xr:uid="{DA1500E1-598D-42BA-ABB7-DD899398874E}"/>
+    <hyperlink ref="H28" r:id="rId155" display="Mattendrehen Teamwettkampf" xr:uid="{A1B9DB09-5E07-4C07-85CA-174D04264800}"/>
+    <hyperlink ref="H37" r:id="rId156" xr:uid="{47A7A522-CFAC-4373-BFEC-3B313D908B69}"/>
+    <hyperlink ref="J33" r:id="rId157" xr:uid="{7A8FD338-6FBE-415C-9F3C-19B4E8FD39E2}"/>
+    <hyperlink ref="J28" r:id="rId158" xr:uid="{4A1851A0-6A37-4404-B456-2230D6F3F409}"/>
+    <hyperlink ref="I10" r:id="rId159" xr:uid="{9E01193A-6063-4779-AB93-A2A95F6C18EB}"/>
+    <hyperlink ref="I27" r:id="rId160" xr:uid="{F31F5BC6-B275-4357-8A0C-909D0AAA8C2A}"/>
+    <hyperlink ref="H19" r:id="rId161" xr:uid="{AE71CA64-9431-4BF0-BC21-F6838768CEAB}"/>
+  </hyperlinks>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId162"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xmlns:ns3="72ee0068-f4d9-4617-9505-80be37ccd60e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b4debf6a0b6acb74da514fa3b59381d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A7606426521DD84C8BF51DD76349E3F9" ma:contentTypeVersion="20" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="e8b832060173283760b87d88e3ad749e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xmlns:ns3="72ee0068-f4d9-4617-9505-80be37ccd60e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01f460b9b0966a467bf17378d6bc69d2" ns2:_="" ns3:_="">
     <xsd:import namespace="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
     <xsd:import namespace="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:m7aa2674883f455cae96e89d73cb7650" minOccurs="0"/>
                 <xsd:element ref="ns2:Dateistatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
@@ -4821,139 +5131,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <m7aa2674883f455cae96e89d73cb7650 xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m7aa2674883f455cae96e89d73cb7650>
+    <Dateistatus xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="72ee0068-f4d9-4617-9505-80be37ccd60e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{228E9D28-9D44-4C92-B00F-DE0E496D9D02}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D817D3D-732E-4FFD-8C95-EBCFC82BD800}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
+    <ds:schemaRef ds:uri="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A670195-FE86-4BEA-98C0-BC1A6E72686C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D41C2893-26D5-46DA-B19C-D782D9D61E11}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{228E9D28-9D44-4C92-B00F-DE0E496D9D02}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>EF's</vt:lpstr>
       <vt:lpstr>F-Jun. Makro</vt:lpstr>
       <vt:lpstr>F-Jun. Mikro</vt:lpstr>
       <vt:lpstr>'F-Jun. Mikro'!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Wanzenried Silvio</dc:creator>
+  <dc:creator>Trainerbildung</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ManagedKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100A7606426521DD84C8BF51DD76349E3F9</vt:lpwstr>